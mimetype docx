--- v1 (2026-04-15)
+++ v2 (2026-05-15)
@@ -239,278 +239,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05554887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental gamma dose rate measurements using cadmium zinc telluride (CZT) detectors</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new reference block for field gamma spectrometry applications in ESR and luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Miallier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miren del Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Jesús Alonso Escarza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lee Arnold</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Demuro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/gchron-2024-31⟩</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 42 (2), pp.3-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/la.atl.2024.6885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04859126v2</w:t>
+                <w:t xml:space="preserve">hal-05481955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new reference block for field gamma spectrometry applications in ESR and luminescence dating</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lee Arnold</w:t>
+                <w:t xml:space="preserve">Environmental gamma dose rate measurements using cadmium zinc telluride (CZT) detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Demuro</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Miallier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 42 (2), pp.3-13. </w:t>
+              <w:t xml:space="preserve">Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7 (3), pp.229-246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/la.atl.2024.6885⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/gchron-2024-31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481955v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04859126v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multimethod approach for dating cave calcite: application to the cave of Trou du Renard (Soyons, France)</w:t>
               </w:r>
@@ -754,295 +754,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04680052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Isotopic imaging using fsLA single-collector ICP-SFMS for direct U/Th dating of small archaeological carbonates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+                <w:t xml:space="preserve">Asmodée Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Zanolli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science Advances </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 94 (7), pp.3046-3055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c02241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03604105v1</w:t>
+                <w:t xml:space="preserve">hal-03550046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isotopic imaging using fsLA single-collector ICP-SFMS for direct U/Th dating of small archaeological carbonates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martin</w:t>
+                <w:t xml:space="preserve">Modern human incursion into Neanderthal territories 54,000 years ago at Mandrin, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Zanolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmodée Galy</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fanny Claverie</w:t>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+                <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 94 (7), pp.3046-3055. </w:t>
+              <w:t xml:space="preserve">Science Advances </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.1c02241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/sciadv.abj9496⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550046v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03604105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence age calculation through Bayesian convolution of equivalent dose and dose-rate distributions: the De_Dr model</w:t>
               </w:r>
@@ -1158,90 +1158,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isotope imaging of ultra-traces by LA-fs HR-ICP-MS for U-series dating (U/Th) of archaeological biominerals: how far can we go?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc M Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1286,161 +1286,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Centi</w:t>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Virginie Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Carlo Mologni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739315v1</w:t>
+                <w:t xml:space="preserve">hal-03191805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infrared radiofluorescence (IR-RF) dating: A review</w:t>
               </w:r>
@@ -1465,51 +1465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgina King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumiko Tsukamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1554,654 +1554,654 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03170036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
+                <w:t xml:space="preserve">Middle Pleistocene Homo behavior and culture at 140,000 to 120,000 years ago and interactions with Homo sapiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katja Douze</w:t>
+                <w:t xml:space="preserve">Yossi Zaidner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+                <w:t xml:space="preserve">Laura Centi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rasse</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Marion Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aline Garnier</w:t>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 372 (6549), pp.1429-1433. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102952⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.abh3020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03178797v1</w:t>
+                <w:t xml:space="preserve">hal-03739315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mousterian loess sequence La Combette (France) and its chronological framework: A re-investigation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A West African Middle Stone Age site dated to the beginning of MIS 5: Archaeology, chronology, and paleoenvironment of the Ravin Blanc I (eastern Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Moineau</w:t>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Mologni</w:t>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 20 (14), </w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154, pp.102952. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2021v20a14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2021.102952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191805v1</w:t>
+                <w:t xml:space="preserve">hal-03178797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Berger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Raphaelle Guilbert-Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marrast Anaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Special Issue: The Neolithic of the Arabian Peninsula (Guest Editor: Rémy Crassard), 31 (1), pp.32-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02966603v1</w:t>
+                <w:t xml:space="preserve">halshs-02375847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First contribution of the excavation and chronostratigraphic study of the Ruways 1 Neolithic shell midden (Oman) in terms of Neolithisation, palaeoeconomy, social‐environmental interactions and site formation processes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dose-Rate Estimation using alpha-Al2O3:C Chips: Aftermath</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc M Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02375847v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-Rate Estimation using alpha-Al2O3:C Chips: Aftermath</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Loïc M Martin</w:t>
+                <w:t xml:space="preserve">OSL chronology of socio-ecological systems during the mid-Holocene in the eastern coast of the Sultanate of Oman (Arabian Peninsula)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 33, pp.102465. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897823v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">gamma: An R Package for Dose Rate Estimation from In-Situ Gamma-Ray Spectrometry Measurements</w:t>
               </w:r>
@@ -2334,77 +2334,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on settlement and environment at the Pleistocene/Holocene boundary in Sudano-Sahelian West Africa: Interdisciplinary investigation at Fatandi V, Eastern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2449,762 +2449,762 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03063887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire and brief human occupations in Iberia during MIS 4: Evidence from Abric del Pastor (Alcoy, Spain)</w:t>
+                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Mallol</w:t>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristo Hernández</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Falguères</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ángel Carrancho</w:t>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 30 (1), pp.275-303. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/S41598-019-54305-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.11112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149307v1</w:t>
+                <w:t xml:space="preserve">hal-02137035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratigraphy and Chronology of Pleistocene Coastal Deposits in Northern Aquitaine, France: A Reinvestigation.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Beauval</w:t>
+                <w:t xml:space="preserve">How reliable are our beta-source calibrations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (1), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02137035v1</w:t>
+                <w:t xml:space="preserve">hal-02165583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How reliable are our beta-source calibrations?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Borderie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02165583v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02133353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Occupations humaines et chronostratigraphie du gisement pléistocène d’Illiers-Combray (Eure-et-Loir, France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New Data from Shovakh Cave and Its Implications for Reconstructing Middle Paleolithic Settlement Patterns in the Amud Drainage, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Chamaux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+                <w:t xml:space="preserve">David Friesem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Nelson Ahmed-Delacroix</w:t>
+                <w:t xml:space="preserve">Ariel Malinsky-Buller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Payraud</w:t>
+                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shira Gur-Arieh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anton Vaks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2019.14980⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2 (3), pp.298-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41982-019-00028-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02133353v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Data from Shovakh Cave and Its Implications for Reconstructing Middle Paleolithic Settlement Patterns in the Amud Drainage, Israel</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Datation des sites préhistoriques : quoi de neuf depuis les années 1980 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravid Ekshtain</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paleolithic Archaeology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41982-019-00028-2⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 157-158, pp.107-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425518v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03938537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des sites préhistoriques : quoi de neuf depuis les années 1980 ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fire and brief human occupations in Iberia during MIS 4: Evidence from Abric del Pastor (Alcoy, Spain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristo Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ángel Carrancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 157-158, pp.107-113. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.7876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/S41598-019-54305-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03938537v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03149307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence de comblement d’un paléovallon en contexte de plateau beauceron (290-10 ka) : la coupe de Courville‑sur‑Eure (Eure‑et‑Loir, France)</w:t>
               </w:r>
@@ -3358,51 +3358,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Moineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3462,90 +3462,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New electron spin resonance (ESR) ages from Geißenklösterle Cave: A chronological study of the Middle and early Upper Paleolithic layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maïlys Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 133, pp.133-145. </w:t>
@@ -3583,103 +3583,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire and brief human occupations in Iberia during MIS 4: Evidence from Abric del Pastor (Alcoy, Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Mallol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristo Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ángel Carrancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), </w:t>
@@ -3923,1630 +3923,1659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental dose rate determination using a passive dosimeter: Techniques and workflow for α-Al2O3:C chips</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Porraz</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+                <w:t xml:space="preserve">Pierre Selva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 45 (1), pp.56 - 67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/geochr-2015-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961887v1</w:t>
+                <w:t xml:space="preserve">hal-01841536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D modelling: A Monte Carlo approach for assessing heterogeneous beta dose rate in luminescence and ESR dating: Paper I, theory and verification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fang Fang</w:t>
+                <w:t xml:space="preserve">Response to Comment on “The earliest modern humans outside Africa”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hershkovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rainer Grün</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quat.Geochronol.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.07.004⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 362 (6413), pp.eaat8964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aat8964⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01982988v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02975960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La formation lœssique du Pléistocène moyen et supérieur de la Jouannière à Bonneval, Eure‑et‑loir (France) : sédimentologie, géochronologie, paléoenvironnement et préhistoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">The earliest modern humans outside Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hershkovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerhard Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolf Quam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.8872⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 359 (6374), pp.456 - 459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aap8369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196039v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01886188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response to Comment on “The earliest modern humans outside Africa”</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Rainer Grün</w:t>
+                <w:t xml:space="preserve">La formation lœssique du Pléistocène moyen et supérieur de la Jouannière à Bonneval, Eure‑et‑loir (France) : sédimentologie, géochronologie, paléoenvironnement et préhistoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Despriée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aat8964⟩</w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (2), pp.131-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.8872⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02975960v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The earliest modern humans outside Africa</w:t>
+                <w:t xml:space="preserve">2D modelling: A Monte Carlo approach for assessing heterogeneous beta dose rate in luminescence and ESR dating: Paper I, theory and verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Israel Hershkovitz</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Loїc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rainer Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aap8369⟩</w:t>
+              <w:t xml:space="preserve">Quat.Geochronol.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.25-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.07.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01886188v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01982988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian approach to OSL dating of poorly bleached sediment samples: Mixture Distribution Models for Dose (MD2)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The MIS5 Pietersburg at ‘28’ Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Christophe</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paloma de La Peña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (10), pp.e0202853. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0202853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01978216v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The IR-RF alpha-efficiency of K-feldspar</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+                <w:t xml:space="preserve">Bayesian approach to OSL dating of poorly bleached sediment samples: Mixture Distribution Models for Dose (MD2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 120, pp.148-156. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 108, pp.59-73</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846076v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01978216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Dating the Middle Palaeolithic deposits of La Quina Amont (Charente, France) using luminescence methods” [Journal of Human Evolution 109 (2017) 30–45]</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">The IR-RF alpha-efficiency of K-feldspar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Higham</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphan Stephan Dubernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.05.003⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 120, pp.148-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2018.04.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02467921v1</w:t>
+                <w:t xml:space="preserve">hal-01846076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering long-term coastal dynamics using IR-RF and ESR dating: a case study from Médoc, south-west France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bosq</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Dating the Middle Palaeolithic deposits of La Quina Amont (Charente, France) using luminescence methods” [Journal of Human Evolution 109 (2017) 30–45]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 124, pp.140-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2018.05.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.09.005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01884102v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02467921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental dose rate determination using a passive dosimeter: Techniques and workflow for α-Al2O3:C chips</w:t>
+                <w:t xml:space="preserve">Deciphering long-term coastal dynamics using IR-RF and ESR dating: a case study from Médoc, south-west France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Selva</w:t>
+                <w:t xml:space="preserve">Melanie Bartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bosq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 45 (1), pp.56 - 67. </w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48, pp.108 - 120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/geochr-2015-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2018.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841536v1</w:t>
+                <w:t xml:space="preserve">hal-01884102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complementarity of luminescence dating methods illustrated on the Mousterian sequence of the Roc de Marsal: A series of reindeer-dominated, Quina Mousterian layers dated to MIS 3</w:t>
+                <w:t xml:space="preserve">Absorbed dose, equivalent dose, measured dose rates, and implications for OSL age estimates: Introducing the Average Dose Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joséphine Tuquoi</w:t>
+                <w:t xml:space="preserve">Georges Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A. Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">K.J. Thomsen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.063⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.163 - 173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863476v1</w:t>
+                <w:t xml:space="preserve">hal-01841513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maïlys Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1-2), pp.63-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02137291v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved radiofluorescence single-aliquot regenerative dose protocol for K-feldspars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5597,211 +5626,219 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.13 - 24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2016.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01427990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Always remain suspicious: a case study on tracking down a technical artefact while measuring IR-RF</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Violet stimulated luminescence signal from electronic components for radiation accident dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bassinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Clairand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 106, pp.431-435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2017.04.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01846143v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New luminescence dating results based on polymineral fine grains from the Middle and Upper Palaeolithic site of La Ferrassie (Dordogne, SW France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5836,639 +5873,635 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 39, pp.131-141. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de la datation par la luminescence des sites du Proche-Orient et résultats préliminaires du site de Nesher Ramla (Israël)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+                <w:t xml:space="preserve">Always remain suspicious: a case study on tracking down a technical artefact while measuring IR-RF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhav Krishna Murari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Fuchs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (1), pp.20-30</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584143v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01846143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Middle Paleolithic deposits of La Quina Amont (Charente, France) using luminescence methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">The complementarity of luminescence dating methods illustrated on the Mousterian sequence of the Roc de Marsal: A series of reindeer-dominated, Quina Mousterian layers dated to MIS 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Higham</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine Tuquoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K.J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Debénath</w:t>
+                <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 109, pp.30 - 45. </w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 433, pp.102 - 115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.05.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2016.02.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01584135v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie du site moustérien de type Quina des Pradelles (Marillac-le-Franc, Charente, France)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+                <w:t xml:space="preserve">Apports de la datation par la luminescence des sites du Proche-Orient et résultats préliminaires du site de Nesher Ramla (Israël)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/paleo.3111⟩</w:t>
+              <w:t xml:space="preserve">L'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 121 (1-2), pp.35 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891550v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne Mayor</w:t>
+                <w:t xml:space="preserve">Dating the Middle Paleolithic deposits of La Quina Amont (Charente, France) using luminescence methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Higham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Hamady Bocoum</w:t>
+                <w:t xml:space="preserve">André Debénath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 109, pp.30 - 45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2017.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535044v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01584135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site stratifié du Bois Clair à Montguyon (Charente-Maritime, France) : récurrences paléolithiques, brièveté des occupations et aires de débitage spécialisées</w:t>
               </w:r>
@@ -6582,3254 +6615,3245 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorbed dose, equivalent dose, measured dose rates, and implications for OSL age estimates: Introducing the Average Dose Model</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Milieux et techniques dans la Falémé (Sénégal oriental) et sondages au royaume d’Issiny (Côte d’Ivoire) : résultats de la 19e année du programme &amp;quot;Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Rossi</w:t>
+                <w:t xml:space="preserve">Huysecom Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippe</w:t>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Murray</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">K.J. Thomsen</w:t>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamady Bocoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2016, pp.109-128</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01841513v1</w:t>
+                <w:t xml:space="preserve">hal-02535044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation par les méthodes ESR/U-Th combinées de sites du Pléistocène supérieur : méthodologie et application en contexte karstique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
+                <w:t xml:space="preserve">Chronologie du site moustérien de type Quina des Pradelles (Marillac-le-Franc, Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'anthropologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.117-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02425565v1</w:t>
+                <w:t xml:space="preserve">hal-01891550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Last Glacial palaeoenvironments at Lascaux, southwest France, with special emphasis on MIS 4 (Ognon II interstadial)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.008⟩</w:t>
+              <w:t xml:space="preserve">Quaternary International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 409, pp.182 - 194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.08.080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01444675v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savignac-de-Miremont : La Ferrassie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold Dibble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Sandgathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Mcpherron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chiotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Aquitaine, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 2014, pp.87-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viola C. Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Cartwright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (2), pp.14-21</w:t>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01451379v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Update on the 2011 excavation at Elands Bay Cave (South Africa) and the Verlorenvlei Stone Age</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Cartwright</w:t>
+                <w:t xml:space="preserve">Bayesian statistics in luminescence dating: The ’baSAR’-model and its implementation in the R package ’Luminescence’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Kreutzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 29, pp.33--68</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (2), pp.14-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743029v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01451379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher Miller</w:t>
+                <w:t xml:space="preserve">Last Glacial palaeoenvironments at Lascaux, southwest France, with special emphasis on MIS 4 (Ognon II interstadial)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Allenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Chadelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-France Dietsch-Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Southern African Humanities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.10520/EJC-55bedbedc⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 449, pp.149--165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2016.02.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743039v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01444675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing a West African chrono-cultural framework: First luminescence dating of sedimentary formations from the Falémé Valley, Eastern Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chronology of the Pleistocene deposits at Elands Bay Cave (South Africa) based on charcoals, burnt lithics, and sedimentary quartz and feldspar grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lespez</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.001⟩</w:t>
+              <w:t xml:space="preserve">Southern African Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29, pp.129--152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.10520/EJC-55bedbedc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481122v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of DosiVox simulation results with tabulated data and standard calculations</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Establishing a West African chrono-cultural framework: First luminescence dating of sedimentary formations from the Falémé Valley, Eastern Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Lespez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.379 - 388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757422v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01481122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preliminary data from Valle Giumentina Pleistocene site (Abruzzo, Central Italy): A new approach to a Clactonian and Acheulian sequence</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of DosiVox simulation results with tabulated data and standard calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary International</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (2), pp.1--9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01481268v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The issue of laboratory bleaching in the Infrared-Radiofluorescence dating method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Frouin</w:t>
+                <w:t xml:space="preserve">DosiVox: a Geant 4-based software for dosimetry simulations relevant to luminescence and ESR dating techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Huot</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (1), pp.1--10</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.12.012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743073v1</w:t>
+                <w:t xml:space="preserve">hal-01743080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating results on sedimentary quartz, bones and teeth from the Middle Pleistocene archaeological site of Coudoulous I (Lot, SW France): A comparative study between TT-OSL and ESR/U-series methods.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Multi-Method Luminescence Dating of the Palaeolithic Sequence of La Ferrassie Based on New Excavations Adjacent to the La Ferrassie 1 and 2 Skeletons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Sahra Talamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Falgueres</w:t>
+                <w:t xml:space="preserve">Vera Aldeias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Jaubert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 30, pp.493--497. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.147-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.01.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01757442v1</w:t>
+                <w:t xml:space="preserve">hal-01743064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DosiVox: a Geant 4-based software for dosimetry simulations relevant to luminescence and ESR dating techniques</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Quaternary coversands of southwest France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 124, pp.84-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.06.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743080v1</w:t>
+                <w:t xml:space="preserve">hal-01201992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Multi-Method Luminescence Dating of the Palaeolithic Sequence of La Ferrassie Based on New Excavations Adjacent to the La Ferrassie 1 and 2 Skeletons</w:t>
+                <w:t xml:space="preserve">Testing the accuracy of a Bayesian central-dose model for single-grain OSL, using known-age samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bruxelles</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.62 - 70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.01.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743064v1</w:t>
+                <w:t xml:space="preserve">hal-01805278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quaternary coversands of southwest France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modelling dose rate to single grains of quartz in well-sorted sand samples: the dispersion arising from the presence of potassium feldspars and implications for single grain OSL dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina J. Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew S. Murray</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27, pp.52--65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quascirev.2015.06.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01201992v1</w:t>
+                <w:t xml:space="preserve">hal-01743074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the accuracy of a Bayesian central-dose model for single-grain OSL, using known-age samples</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating results on sedimentary quartz, bones and teeth from the Middle Pleistocene archaeological site of Coudoulous I (Lot, SW France): A comparative study between TT-OSL and ESR/U-series methods.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falgueres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.04.002⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.493--497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01805278v1</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling dose rate to single grains of quartz in well-sorted sand samples: the dispersion arising from the presence of potassium feldspars and implications for single grain OSL dating</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">The issue of laboratory bleaching in the Infrared-Radiofluorescence dating method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Andrew S. Murray</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81, pp.212--217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2014.12.006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743074v1</w:t>
+                <w:t xml:space="preserve">hal-01743073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian central equivalent dose model for optically stimulated luminescence dating</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Lanos</w:t>
+                <w:t xml:space="preserve">Characteristics of the post-blue VSL signal from sedimentary quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 28, pp.62-70. </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78, pp.1--8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01992873v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the post-blue VSL signal from sedimentary quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">A Bayesian central equivalent dose model for optically stimulated luminescence dating</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Combès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.05.001⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 28, pp.62-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2015.04.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743063v1</w:t>
+                <w:t xml:space="preserve">hal-01992873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+                <w:t xml:space="preserve">The Middle Paleolithic site of Cuesta de la Bajada (Teruel, Spain): a perspective on the Acheulean and Middle Paleolithic technocomplexes in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Deschodt</w:t>
+                <w:t xml:space="preserve">Manuel Santonja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Pérez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquín Panera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boreas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.556--571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2014.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">insu-00833781v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie)Deuxième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geant4 simulations for sedimentary grains in infinite matrix conditions: the case of alpha dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, </w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.39--47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cefr.1081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332176v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Middle Paleolithic site of Cuesta de la Bajada (Teruel, Spain): a perspective on the Acheulean and Middle Paleolithic technocomplexes in Europe</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paléolithique ancien et Paléolithique moyen ancien dans le piémont pyrénéen occidental : relations entre chaînes opératoires, continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Santonja</w:t>
+                <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Pérez-González</w:t>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuel Domínguez-Rodrigo</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.119--137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743100v1</w:t>
+                <w:t xml:space="preserve">hal-01743092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4 simulations for sedimentary grains in infinite matrix conditions: the case of alpha dosimetry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martin</w:t>
+                <w:t xml:space="preserve">New evidence of early Neanderthal disappearance in the Iberian Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristo M. Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertila Galvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Mallol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ainara Sistiaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2014.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 75, pp.16--27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743115v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléolithique ancien et Paléolithique moyen ancien dans le piémont pyrénéen occidental : relations entre chaînes opératoires, continuités et ruptures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">David Colonge</w:t>
+                <w:t xml:space="preserve">Valle Giumentina (Abruzzes, Italie)Deuxième mission : étude des comportements techno-économiques au Pléistocène moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+                <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Mourre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Giovanni Boschian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chronique des activités archéologiques de l'École française de Rome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cefr.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743092v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New evidence of early Neanderthal disappearance in the Iberian Peninsula</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Distribution and chronology of Pleistocene permafrost features in France: Database and first results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertila Galvan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Carolina Mallol</w:t>
+                <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ainara Sistiaga</w:t>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Coutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deschodt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.06.002⟩</w:t>
+              <w:t xml:space="preserve">Boreas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 43 (3), pp.699-711. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743084v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-00833781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Middle Palaeolithic open-air site of Combe Brune 2 (Dordogne, France): a multi luminescence dating approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9838,1685 +9862,1715 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 52, pp.524--534. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2014.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A revised chronology for the Grotte Vaufrey (Dordogne, France) based on TT-OSL dating of sedimentary quartz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Delpech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 75, pp.53--63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhevol.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How confident are we in the chronology of the transition between Howieson's Poort and Still Bay ?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Landes de Gascogne (southwest France) : periglacial desert and cultural frontier during the Palaeolithic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William E. Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark D Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Demars</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.01.006⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40, pp.2274--2285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743129v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture of the lower terraces and evolution of the Dordogne River at Bergerac (Southwest France) during the last glacial-interglacial cycle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Prodeo</w:t>
+                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Parkington</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3542-3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jqs.2656⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743133v1</w:t>
+                <w:t xml:space="preserve">hal-00832418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New datings of Amudian layers at Qesem Cave (Israel): results of TL applied to burnt flints and ESR/U-series to teeth</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Architecture of the lower terraces and evolution of the Dordogne River at Bergerac (Southwest France) during the last glacial-interglacial cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prodeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 28, pp.605--616. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.2656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01743142v1</w:t>
+                <w:t xml:space="preserve">hal-01743133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New radiometric ages for the BH-1 hominin from Balanica: Implications for Middle Pleistocene hominins in the Balkans</w:t>
+                <w:t xml:space="preserve">New datings of Amudian layers at Qesem Cave (Israel): results of TL applied to burnt flints and ESR/U-series to teeth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ran Barkai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (7), pp.3011-3020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054608⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01743125v1</w:t>
+                <w:t xml:space="preserve">hal-01743142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">How confident are we in the chronology of the transition between Howieson's Poort and Still Bay ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Jorkov Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64, pp.314--317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02090575v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Lower to Middle Paleolithic transition in the Levant: A view from Misliya Cave, Mount Carmel, Israel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New radiometric ages for the BH-1 hominin from Balanica: Implications for Middle Pleistocene hominins in the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William J. Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dušan Mihailović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirjana Roksandic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0054608⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.07.005⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743120v1</w:t>
+                <w:t xml:space="preserve">hal-01743125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Landes de Gascogne (southwest France) : periglacial desert and cultural frontier during the Palaeolithic</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Demars</w:t>
+                <w:t xml:space="preserve">OSL and TL dating of the Middle Stone Age sequence at Diepkloof Rock Shelter (South Africa): a clarification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Douville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 40, pp.2274--2285. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.01.012⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 40 (9), pp.3401-3411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743134v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02090575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MSA sequence of Diepkloof and the history of southern African Late Pleistocene populations.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Cedric Poggenpoel</w:t>
+                <w:t xml:space="preserve">Dating the Lower to Middle Paleolithic transition in the Levant: A view from Misliya Cave, Mount Carmel, Israel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Israel Hershkovitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yossi Zaidner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Tsatskin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 65 (Issue 5), pp.585--593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2013.07.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2013.02.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00832418v1</w:t>
+                <w:t xml:space="preserve">hal-01743120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the efficiency of TT-OSL SAR protocols</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Crassard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 63 (3), pp.452 - 474. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.04.017⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743146v1</w:t>
+                <w:t xml:space="preserve">hal-01828536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL dating of quaternary deposits associated with the parietal art of the Tassili-n-Ajjer plateau (Central Sahara)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+                <w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (10), pp.3071-3084. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00696531v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers éléments de datation des industries du Pléistocène moyen (Acheuléen-Paléolithique moyen ancien) de la région Pyrénéo-garonnaise : une approche géochronologique pluri-méthodes (TL, OSL, TT-OSL) des sites de Duclos et Romentères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Colonge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23, pp.155--170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11632,90 +11686,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sable des Landes : un désert périglaciaire au Pléistocène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11753,1627 +11807,1618 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Paleoenvironment and Lithic Taphonomy of Shi’Bat Dihya 1, a Middle Paleolithic Site in Wadi Surdud, Yemen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (6), pp.471 - 491. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.21419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preliminary insight into dose deposition processes in sedimentary media on a scale of single grains: Monte Carlo modelling of the effect of water on the gamma dose rate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 47 (7), pp.541--547. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.05.004⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers éléments de datation des industries du Pléistocène moyen de la région pyrénéo-garonnaise : une approche géochronologique pluri-méthodes des sites de Duclos et Romentères</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">OSL dating of quaternary deposits associated with the parietal art of the Tassili-n-Ajjer plateau (Central Sahara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hachid Malika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agsous Safia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Grenet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01842834v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00696531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field gamma spectrometry, Monte Carlo simulations and potential of non-invasive measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Evaluating the efficiency of TT-OSL SAR protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhixiong Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochronometria</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/s13386-011-0056-z⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47, pp.669--673. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743147v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of the infinite matrix assumption and associated concepts: a critical review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
+                <w:t xml:space="preserve">Premiers éléments de datation des industries du Pléistocène moyen de la région pyrénéo-garonnaise : une approche géochronologique pluri-méthodes des sites de Duclos et Romentères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.04.004⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp.155-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.2344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743148v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland human settlement in southern Arabia 55,000 years ago. New evidence from the Wadi Surdud Middle Paleolithic site complex, western Yemen</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Field gamma spectrometry, Monte Carlo simulations and potential of non-invasive measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2012.03.008⟩</w:t>
+              <w:t xml:space="preserve">Geochronometria</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 39 (1), pp.40-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13386-011-0056-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828536v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-method (TL and OSL), multi-material (quartz and flint) dating of the Mousterian site of the Roc de Marsal (Dordogne, France): correlating Neanderthals occupations with the climatic variability of MIS 5-3</w:t>
+                <w:t xml:space="preserve">On the use of the infinite matrix assumption and associated concepts: a critical review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grzegorz Adamiec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 47 (9), pp.778--785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2012.04.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2012.04.047⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743151v1</w:t>
+                <w:t xml:space="preserve">hal-01743148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating the Early Middle Palaeolithic Laminar Industry from Djruchula Cave, Republic of Georgia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dose-rate conversion factors: update</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tushabramishvili</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Adamiec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (2), pp.163-173</w:t>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29, pp.5--8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066740v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining gamma dose rates by field gamma spectroscopy in sedimentary media: Results of Monte Carlo simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Inland aeolian deposits of south-west France: facies, stratigraphy and chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. D. Bateman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 26 (4), pp.374--388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jqs.1461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743164v1</w:t>
+                <w:t xml:space="preserve">hal-01743165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inland aeolian deposits of south-west France: facies, stratigraphy and chronology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating the Early Middle Palaeolithic Laminar Industry from Djruchula Cave, Republic of Georgia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Meignen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tushabramishvili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quaternary Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (2), pp.163-173</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743165v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A human mandible (BH-1) from the Pleistocene deposits of Mala Balanica cave (Sićevo Gorge, Niš, Serbia)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determining gamma dose rates by field gamma spectroscopy in sedimentary media: Results of Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.03.003⟩</w:t>
+              <w:t xml:space="preserve">Radiation Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.190--195. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.radmeas.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743173v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dose-rate conversion factors: update</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A human mandible (BH-1) from the Pleistocene deposits of Mala Balanica cave (Sićevo Gorge, Niš, Serbia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Roksandic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mihailović</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dimitrijević</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Adamiec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. W. Morley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 61 (2), pp.186--196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2011.03.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743168v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers résultats du projet algéro-français de datation directe et indirecte des images rupestres dans la Tasili-n-Ajjer</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lucile Beck</w:t>
+                <w:t xml:space="preserve">Recuperated optically stimulated luminescence dating of middle-size quartz grains from the Paleolithic site of Bonneval (Eure-et-Loir, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuefeng Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jackie Despriée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 5 (2-3), pp.342-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2009.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00584969v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kobo 1 and L’Abri-aux-Vaches (Mali, West Africa): two cases study for the optical dating of bioturbated sediments</w:t>
               </w:r>
@@ -13385,51 +13430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13495,3917 +13540,3896 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recuperated optically stimulated luminescence dating of middle-size quartz grains from the Paleolithic site of Bonneval (Eure-et-Loir, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jackie Despriée</w:t>
+                <w:t xml:space="preserve">Premiers résultats du projet algéro-français de datation directe et indirecte des images rupestres dans la Tasili-n-Ajjer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malika Hachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Agsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21, pp.27-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01743192v1</w:t>
+                <w:t xml:space="preserve">halshs-00584969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La datation du Paléolithique moyen et ancien par OSL. Apports et nouveautés à travers l'exemple de Romentères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéopages : archéologie &amp; société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 30, pp.72--81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OSL and ESR studies of aeolian quartz sediments from the Upper Pleistocene loess sequence of Nüssloch (Germany)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tissoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Voinchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 5 (2-3), pp.131--136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2009.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats du projet algéro-français de datation directe et indirecte des images rupestres dans la Tasili-n-Ajjer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Loïc Le Quellec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hachid Malika</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Beck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sahara : preistoria e storia del Sahara prehistory and history of the Sahara préhistoire et histoire du Sahara</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 21, pp.27-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00697233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 300–600 ka ESR/U-series chronology of Acheulian sites in Western Europe</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+                <w:t xml:space="preserve">Oldest evidence of Acheulean occupation in the Upper Seine valley (France) from an MIS 11 tufa at La Celle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Han</w:t>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 223-224, pp.293-298. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 223, pp.299--311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01743180v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oldest evidence of Acheulean occupation in the Upper Seine valley (France) from an MIS 11 tufa at La Celle</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Auguste</w:t>
+                <w:t xml:space="preserve">A 300–600 ka ESR/U-series chronology of Acheulian sites in Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-J. Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qingfeng Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 223, pp.299--311. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.013⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 223-224, pp.293-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2009.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01743178v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01743180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dating of the hominid (Homo neanderthalensis) remains accumulation from El Sidrón cave (Borines, Asturias, North Spain): an example of multi-methodological approach to the dating of Upper Pleistocene sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. E. Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Grün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Eggins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 52, pp.680--705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La séquence loessique de Saint-Pierre-lès-Elbeuf (Normandie, France) : nouvelles données archéologiques, géochronologiques et paléontologiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Michel Lamothe</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 36 (3), pp.730-739. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.10.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.5234⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01743198v1</w:t>
+                <w:t xml:space="preserve">halshs-00423546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of Upper Pleistocene sequences at Sidi Messaoud (wadi Noun, southwestern Morocco) based on 14C, optical and U-series dating</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Hatté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 4 (4), pp.326-334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2009.02.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00409413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence dating of a Stillbay-Howiesons Poort sequence at Diepkloof Rock Shelter (Western Cape, South Africa).</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La séquence loessique de Saint-Pierre-lès-Elbeuf (Normandie, France) : nouvelles données archéologiques, géochronologiques et paléontologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pierre Guibert</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Lautridou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 20 (3), pp.321--343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.5234⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2008.10.018⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00423546v1</w:t>
+                <w:t xml:space="preserve">hal-01743198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un atelier de production et de consommation d’outils bifaciaux de la fin du Paléolithique moyen à Saint-Brice-sous-Rânes (Orne – France) dans son contexte environnemental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Beugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (3), pp.361-379. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.5256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les occupations du Paléolithique moyen et supérieur d’Epouville (Pays de Caux – Normandie) en contexte loessique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Guette-Marsac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Lechevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (3), pp.389--404. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.5269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigations of uranium distribution in flints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Selo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bassinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Person</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 ((5-6)), pp.:615-619 (IF 1,267). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2009.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00433542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données sur le site majeur d’Ecalgrain : datations radiométriques et occupations humaines de la Pointe de la Hague (Cotentin, Normandie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Lautridou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Schwenninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 20 (3), pp.345--359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.5244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01743197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travertins de la bordure nord du Sahara marocain : dispositifs morphologiques, datations U/Th et indications paléoclimatiques</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+                <w:t xml:space="preserve">New Evidence for Significant Use of Bitumen in Middle Palaeolithic Technical Systems at Umm el Tlel (Syria) around 70,000 BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Jarvie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/geomorphologie.6793⟩</w:t>
+              <w:t xml:space="preserve">Paléorient</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2), pp.67-83. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/paleo.2008.5257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02890057v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03033331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle Palaeolithic bitumen use at Umm el Tlel around 70 000 BP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bonilauri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dan Jarvie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 82 (318), pp.853-861. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0003598X00097623⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0003598X00097623⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03033277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Travertine and terrace of the middle tarn valley at Millau (south of Massif Central, Aveyron, France) : OSL datings, contribution to chronology and palaeoenvironment.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Travertins de la bordure nord du Sahara marocain : dispositifs morphologiques, datations U/Th et indications paléoclimatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Weisrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‑louis Vernet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassam Ghaleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.1422⟩</w:t>
+              <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.153-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geomorphologie.6793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890051v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR/U-series chronology of the Lower Palaeolithic palaeoanthropological site of Visogliano, Trieste, Italy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+                <w:t xml:space="preserve">Travertine and terrace of the middle tarn valley at Millau (south of Massif Central, Aveyron, France) : OSL datings, contribution to chronology and palaeoenvironment.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑louis Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Tozzi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Boschian</w:t>
+                <w:t xml:space="preserve">Frédéric Bazile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Dolo</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‑philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 3 (4), pp.390-398. </w:t>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 19 (1), pp.3-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2008.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.1422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03192695v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Evidence for Significant Use of Bitumen in Middle Palaeolithic Technical Systems at Umm el Tlel (Syria) around 70,000 BP</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">ESR/U-series chronology of the Lower Palaeolithic palaeoanthropological site of Visogliano, Trieste, Italy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Tozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Boschian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Dolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paléorient</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/paleo.2008.5257⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 3 (4), pp.390-398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2008.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033331v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence dating of heated flint from the Mousterian site of Bérigoule, Murs, Vaucluse, France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hayonim Cave: a TL-based chronology of a Levantine Mousterian sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 34 (4), pp.532-539. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 34 (7), pp.1064-1077. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2006.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">halshs-00222858v1</w:t>
+                <w:t xml:space="preserve">halshs-00184668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hayonim Cave: a TL-based chronology of a Levantine Mousterian sequence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TL age-estimates for the Middle Palaeolithic layers at Theopetra cave (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Froget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2006.09.021⟩</w:t>
+              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2 (1-4), pp.303-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quageo.2006.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00184668v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL age-estimates for the Middle Palaeolithic layers at Theopetra cave (Greece)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Helene Valladas</w:t>
+                <w:t xml:space="preserve">Thermoluminescence dating of heated flint from the Mousterian site of Bérigoule, Murs, Vaucluse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Richter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Geochronology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 34 (4), pp.532-539. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2006.06.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.quageo.2006.03.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03191847v1</w:t>
+                <w:t xml:space="preserve">halshs-00222858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations OSL, U/Th et14C croisées de séquences sédimentaires du Pléistocène supérieur et leurs implications morphodynamiques (Oued Noun, sud-ouest de l'Anti-Atlas, 29° N, Maroc)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Mathieu</w:t>
+                <w:t xml:space="preserve">Le tuf calcaire de La Celle-sur-Seine (Seine et Marne) : nouvelles données sur un site clé du stade 11 dans le Nord de la France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrahmane Ouammou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Fontugne</w:t>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 17 (1), pp.45-59. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.645⟩</w:t>
+              <w:t xml:space="preserve">, 2006, vol.~17/2, pp.5--29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02470559v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02478042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tuf de Caours (Somme, France) : mise en évidence d'une séquence eemienne et d'un site paléolithique associé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassam Galheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 17 (4), pp.281--320. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/quaternaire.880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Lower Acheulian site of Ambrona, Soria (Spain): ages derived from a combined ESR/U-series model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Manuel Santonja</w:t>
+                <w:t xml:space="preserve">Datations OSL, U/Th et14C croisées de séquences sédimentaires du Pléistocène supérieur et leurs implications morphodynamiques (Oued Noun, sud-ouest de l'Anti-Atlas, 29° N, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Weisrock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Wengler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrahmane Ouammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 17 (1), pp.45-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.645⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2005.07.006⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02890014v1</w:t>
+                <w:t xml:space="preserve">hal-02470559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’abri sous-roche du Rozel (France, Manche) : un habitat de la phase récente du Paléolithique moyen dans son contexte géomorphologique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David A Keen</w:t>
+                <w:t xml:space="preserve">The Lower Acheulian site of Ambrona, Soria (Spain): ages derived from a combined ESR/U-series model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Pérez-González</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Santonja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 17 (3), pp.207-258. </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 33 (2), pp.149-157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2005.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02890035v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tuf calcaire de La Celle-sur-Seine (Seine et Marne) : nouvelles données sur un site clé du stade 11 dans le Nord de la France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId539" w:history="1">
+                <w:t xml:space="preserve">L’abri sous-roche du Rozel (France, Manche) : un habitat de la phase récente du Paléolithique moyen dans son contexte géomorphologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Van vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cliquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Carbonel</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David A Keen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, vol.~17/2, pp.5--29. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/quaternaire.722⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 17 (3), pp.207-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaternaire.826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02478042v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02890035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence dating of burnt lithics from MSA layers at Rose Cottage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyn Wadley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">South African Journal of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 101, pp.169-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronologie des technofaciès Howieson's Poort et Still Bay (Middle Stone Age, Afrique du Sud) : bilan et nouvelles données de la luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17424,5108 +17448,5108 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 102 (4), pp.855-866. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/bspf.2005.13187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Holocene deposits in the lower section of the Assaka wadi, South Morocco : Preliminary results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Weisrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Elie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Even</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (1-2), pp.207-218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2004.1768⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles données chronologiques pour le site de Menez-Dregan 1 (Bretagne): l’apport de la thermoluminescence.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pilleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Sanzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 15 (3), pp.253-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2004.1772⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attempt at using the single-aliquot regenerative-dose procedure for the determination of equivalent doses of Upper Palaeolithic burnt stones</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paléoenvironnements pléistocènes et peuplements paléolithiques dans le bassin de la Somme (Nord de la France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Antoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Auguste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paule Coudret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Depaepe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0277-3791(03)00027-1⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 100 (1), pp.5-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2003.12790⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-02534304v1</w:t>
+                <w:t xml:space="preserve">hal-01962331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL dates for the Middle Paleolithic site of Combe-Capelle Bas.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Valladas</w:t>
+                <w:t xml:space="preserve">Attempt at using the single-aliquot regenerative-dose procedure for the determination of equivalent doses of Upper Palaeolithic burnt stones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (10-13), pp.1251-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(03)00027-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0305-4403(03)00039-6⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01962343v1</w:t>
+                <w:t xml:space="preserve">hal-02534304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reassessment of TL age-estimates of burnt flints from the Paleolithic site of Tabun Cave, Israel.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TL dates for the Middle Paleolithic site of Combe-Capelle Bas.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-L. Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mcpherron S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dibble H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30, pp.1443-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0305-4403(03)00039-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2003.09.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01962353v1</w:t>
+                <w:t xml:space="preserve">hal-01962343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late middle palaeolithic blade technologies and the transition to the Upper Palaeolithic in southern Poland: TL dating contribution.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Reassessment of TL age-estimates of burnt flints from the Paleolithic site of Tabun Cave, Israel.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurasian Prehistory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhevol.2003.09.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962106v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport de la thermoluminescence sur silex chauffés à la chronologie de sites paléolithiques de Normandie : nouvelles données et interprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denise Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 14 (1), pp.51-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2003.1729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paléoenvironnements pléistocènes et peuplements paléolithiques dans le bassin de la Somme (Nord de la France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pascal Depaepe</w:t>
+                <w:t xml:space="preserve">The late middle palaeolithic blade technologies and the transition to the Upper Palaeolithic in southern Poland: TL dating contribution.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Escutenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kalicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Janusz K. Kozlowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurasian Prehistory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962331v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01962106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence of Modern Human Behavior: Middle Stone Age Engravings from South Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher S. Henshilwood</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco d'Errico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Royden Yates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zenobia Jacobs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 295, pp.1278-1280. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.1067575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00445308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enregistrement fluviatile et paléoenvironnements au Pléistocène supérieur sur la bordure méridionale atlantique de l'Anti-Atlas (Oued Assaka, S-O marocain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Weisrock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques-Élie Brochier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Philippe Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13 (3), pp.179-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/quate.2002.1710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL dating of Upper Palaeolithic sites in the Coa Valley (Portugal)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Valladas</w:t>
+                <w:t xml:space="preserve">Chronologie K-Ar et TL du volcanisme aux extrémités sud du propagateur mer Rouge en Afar depuis 300 ka.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Lahitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Coulié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Kidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01491-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0277-3791(00)00026-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03222632v1</w:t>
+                <w:t xml:space="preserve">hal-01962087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative morphology and paleobiology of Middle Pleistocene human remains from the Bau de l’Aubesier, Vaucluse, France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alpha sensitivity determination in quartzite using an OSL single aliquot procedure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 19 (2), pp.47-50</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.181353998⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01462969v1</w:t>
+                <w:t xml:space="preserve">hal-01962102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL dating of fluvial quartz from Le Closeau, a Late Paleolithic site near Paris — comparison with 14C chronology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Folz</w:t>
+                <w:t xml:space="preserve">TL dating of Upper Palaeolithic sites in the Coa Valley (Portugal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bodu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Jean Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2001, 20 (5-9), pp.927-933. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0277-3791(00)00062-7⟩</w:t>
+              <w:t xml:space="preserve">, 2001, 20 (5-9), pp.939-943. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(00)00026-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02889975v1</w:t>
+                <w:t xml:space="preserve">hal-03222632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie K-Ar et TL du volcanisme aux extrémités sud du propagateur mer Rouge en Afar depuis 300 ka.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparative morphology and paleobiology of Middle Pleistocene human remains from the Bau de l’Aubesier, Vaucluse, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik Trinkaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Lahitte</w:t>
+                <w:t xml:space="preserve">Martine Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Coulié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Norbert Mercier</w:t>
+                <w:t xml:space="preserve">Philippe Fernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kidane</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claude Guerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)01491-9⟩</w:t>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.181353998⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01962087v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01462969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha sensitivity determination in quartzite using an OSL single aliquot procedure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">OSL dating of fluvial quartz from Le Closeau, a Late Paleolithic site near Paris — comparison with 14C chronology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Folz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bodu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bonté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 20 (5-9), pp.927-933. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0277-3791(00)00062-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01962102v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02889975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par la Thermoluminescence de la base du gisement paléolithique de Tabun (Mont Carmel, Israël).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avraham Ronen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Academie des Sciences. Série IV, Physique, Astronomie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1251-8050(00)00193-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TL dates for the Neandertal site of Amud cave, Israel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erella Hovers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1998.0334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence dating of a Middle Palaeolithic occupation at Sodmein Cave, Red Sea Mountains (Egypt).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution des méthodes nucléaires à la chronologie des cultures paléolithiques entre 300 000 et 35 000 ans BP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Falguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 41, pp.153-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1999.2163⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jasc.1998.0369⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01961980v1</w:t>
+                <w:t xml:space="preserve">hal-02353551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des méthodes nucléaires à la chronologie des cultures paléolithiques entre 300 000 et 35 000 ans BP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Thermoluminescence dating of a Middle Palaeolithic occupation at Sodmein Cave, Red Sea Mountains (Egypt).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Froget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Vermeersch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/galip.1999.2163⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1998.0369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353551v1</w:t>
+                <w:t xml:space="preserve">hal-01961980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Levallois point embedded in the vertebra of a wild ass (&amp;quot;Equus Africanus&amp;quot;): hafting, projectiles and mousterian hunting weapons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId639" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Michel Geneste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultan Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antiquity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/s0003598x00088335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01962081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A single-aliquot OSL protocol using bracketing regenerative doses to accurately determine equivalent doses in quartz.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Radiation Measurements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1350-4487(99)00046-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of a new procedure to determine paleodose in the OSL dating of quartz: The MARA protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Folz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 18 (6), pp.859-864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0277-3791(98)00080-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId650" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02889971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinguishing burnt from partly bleached unburnt quartz pebbles of Pedra Furada, Brazil.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nouvelles fouilles à La Quina (Charente) : résultats préliminaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Debénath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur J. Jelinek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Armand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philipp G. Chase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harold Lewis Dibble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 40, pp.29-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/galip.1998.2400⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961973v1</w:t>
+            <w:hyperlink r:id="rId653" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId653" w:history="1">
+            <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles fouilles à La Quina (Charente) : résultats préliminaires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinguishing burnt from partly bleached unburnt quartz pebbles of Pedra Furada, Brazil.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Michab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Froget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gallia Préhistoire – Archéologie de la France préhistorique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId653" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408385v1</w:t>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intercomparaisons dosimétriques dans le cadre de la datation par TL et par RPE; validation de milieux naturels-témoins de la région de Clermont-Ferrand (Puy de Dôme, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId660" w:history="1">
+            <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faïn J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId661" w:history="1">
+            <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miallier D.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId662" w:history="1">
+            <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Montret M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId663" w:history="1">
+            <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilleyre T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sanzelle S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arsci.1997.944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'incertitude de mesure de la dose annuelle en datation par Luminescence (TL, OSL) et par RPE: Une expérience d'intercomparaison à la grotte XVI, Cénac et Saint-Julien, Dordogne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bechtel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId668" w:history="1">
+            <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Schvoerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId669" w:history="1">
+            <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vartanian Emmanuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId670" w:history="1">
+            <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Fain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 21 (1), pp.21-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/arsci.1997.943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId672" w:history="1">
+            <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The dating of the Upper Paleolithic layers in Kebara Cave, Mt Carmel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maurice Arnold</w:t>
+                <w:t xml:space="preserve">Paleoindian Cave Dwellers in the Amazon : The Peopling of the Americas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId675" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">a C Roosevelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Lima da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId677" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Lopes Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Michab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+              <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/jasc.1996.0028⟩</w:t>
+            <w:hyperlink r:id="rId678" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.272.5260.373⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId677" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01961752v1</w:t>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId678" w:history="1">
+            <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bitumen as a hafting material on Middle Palaeolithic artefacts</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The dating of the Upper Paleolithic layers in Kebara Cave, Mt Carmel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Dessort</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sultan Muhesen</w:t>
+                <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId681" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurice Arnold</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId682" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Belfer-Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId681" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/380336a0⟩</w:t>
+            <w:hyperlink r:id="rId683" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1996.0028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId682" w:history="1">
+            <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId678" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961740v1</w:t>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId683" w:history="1">
+            <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleoindian Cave Dwellers in the Amazon : The Peopling of the Americas</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M Lima da Costa</w:t>
+                <w:t xml:space="preserve">Bitumen as a hafting material on Middle Palaeolithic artefacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Lopes Machado</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mostafa Michab</w:t>
+                <w:t xml:space="preserve">J. Connan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId687" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dessort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sultan Muhesen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId687" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.272.5260.373⟩</w:t>
+            <w:hyperlink r:id="rId688" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/380336a0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId683" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961943v1</w:t>
+            <w:hyperlink r:id="rId689" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId688" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoluminescence Dating and the Problem of Geochemical Evolution of Sediments - A Case Study: The Mousterian Levels at Hayonim.</w:t>
+                <w:t xml:space="preserve">TL dates of burnt flints from Jelinek’s excavations at Tabun and their implications.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Jelinek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 22 (4), pp.495-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1995.0048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ijch.199500021⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01961094v1</w:t>
+                <w:t xml:space="preserve">hal-01961232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId692" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TL dates of burnt flints from Jelinek’s excavations at Tabun and their implications.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La coupe de Nantois (Baie de Saint Brieuc, France) : datations par thermoluminescence (TL) et données paléoenvironnementales nouvelles pour le Pléistocène de Bretagne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte van Vliet-Lanoë</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Laurent Monnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Hallégouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quaternaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 6 (1), pp.21-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId700" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/quate.1995.2034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1006/jasc.1995.0048⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01961232v1</w:t>
+                <w:t xml:space="preserve">hal-01961732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La coupe de Nantois (Baie de Saint Brieuc, France) : datations par thermoluminescence (TL) et données paléoenvironnementales nouvelles pour le Pléistocène de Bretagne.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermoluminescence Dating and the Problem of Geochemical Evolution of Sediments - A Case Study: The Mousterian Levels at Hayonim.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Joron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId702" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveg Schiegl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/quate.1995.2034⟩</w:t>
+              <w:t xml:space="preserve">Israel Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 35 (2), pp.137-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ijch.199500021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961732v1</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId701" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple semi-automatic TL apparatus of new design.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">ESR Dating of the Last Interglacial Mousterian at Karaïn Cave, Southern Turkey.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId706" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Jack Rink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId707" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Yalcinkaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Otte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId709" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harun Taşkiran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21 (6), pp.839-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1994.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961084v1</w:t>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId705" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESR Dating of the Last Interglacial Mousterian at Karaïn Cave, Southern Turkey.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple semi-automatic TL apparatus of new design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Létuvé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId711" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01961072v1</w:t>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId714" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence date for the Mousterian burial site of Es-Skhül, Mt. Carmel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId673" w:history="1">
+            <w:hyperlink r:id="rId680" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ofer Bar-Yosef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Vandermeersch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 20 (2), pp.169-174. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId716" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/jasc.1993.1012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId714" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId716" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some observations on palaeodose determination in burnt flints.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La grotte Cosquer datée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Clottes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Cachier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ancient TL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 89 (8), pp.230-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.1992.9527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId716" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961058v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La grotte Cosquer datée.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Some observations on palaeodose determination in burnt flints.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId720" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Valladas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ancient TL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 10 (3)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01961055v1</w:t>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01961058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermoluminescence dating of the late Neanderthal remains from Saint-Césaire (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1991, 351, pp.737-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId722" w:history="1">
+            <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oldest hearths of Pedra Furada, Brasil: Thermoluminescence analysis of heated stones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId725" w:history="1">
+            <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabio Parenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current research in the Pleistocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1990</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId724" w:history="1">
+            <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01961033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22535,1842 +22559,1842 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">.New perspectives in U-series dating of biomaterials using a LA-ICPMS technique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yossi Zaidner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th conference of the Society of Africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId726" w:history="1">
+            <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diepkloof Rock Shelter: new luminescence and U-series dating data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId728" w:history="1">
+            <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume E Porraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th conference of the Society of africanist Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Faro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId727" w:history="1">
+            <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05494802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cas des méthodes paléodosimétriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Datations « absolues » en archéologie : 8e séminaire scientifique et technique de l’Inrap</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lucile Beck; Marc Bouiron; Carine Carpentier; Richard Cottiaux; Emmanuelle Delqué-Količ; Sophie Féret, Dec 2024, Orsay, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId731" w:history="1">
+            <w:hyperlink r:id="rId733" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34692/rbgw-tf39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId730" w:history="1">
+            <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04905577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId732" w:history="1">
+            <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple protocols - luminescence dating of the Middle Stone Age deposit at Sibhudu rock shelter (South Africa).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">Some recent advances in LA-ICP-MS at the beginning of the image century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmodée Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Boccas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonia Toska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI Inqua Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università La Sapienza (Italy), Jul 2023, Rome, Italy</w:t>
+              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId732" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04371911v1</w:t>
+            <w:hyperlink r:id="rId734" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId734" w:history="1">
+            <w:hyperlink r:id="rId737" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-trace isotope imaging by fsLA SF-ICP-MS: a new approach for U-series dating of archaeological biominerals</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple protocols - luminescence dating of the Middle Stone Age deposit at Sibhudu rock shelter (South Africa).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Conard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Ljubbljana, Slovenia</w:t>
+              <w:t xml:space="preserve">XXI Inqua Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università La Sapienza (Italy), Jul 2023, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId734" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268097v1</w:t>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04371911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Some recent advances in LA-ICP-MS at the beginning of the image century</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId729" w:history="1">
+                <w:t xml:space="preserve">Ultra-trace isotope imaging by fsLA SF-ICP-MS: a new approach for U-series dating of archaeological biominerals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmodée Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Winter Conference on Plasma Spectrochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2023, Ljubljana, Slovenia</w:t>
+              <w:t xml:space="preserve">, Jan 2023, Ljubbljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268118v1</w:t>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudier les sociétés humaines du Pléistocène moyen au XXIe siècle : 10 ans de recherches à Valle Giumentina (Abruzzes, Italie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Nicoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Villa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvano Agostini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">colloque Q13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId738" w:history="1">
+            <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which chronological tools and approaches to (re)define the chronology of the MSA in North West Africa?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId741" w:history="1">
+            <w:hyperlink r:id="rId743" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId742" w:history="1">
+            <w:hyperlink r:id="rId744" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quinfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th Biennial meeting of the Society of Africanist Archaeologists (SAfA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId741" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05473527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId743" w:history="1">
+            <w:hyperlink r:id="rId745" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles stratégies pour la datation directe de biominéraux archéologiques par U-Th : Apport de l’imagerie isotopique par LA-fs HR-ICP-MS.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Vers de nouvelles voies des datations par les séries de l’uranium : Apport du microéchantillonnage par ablation laser femtoseconde couplé à la spectrométrie de masse haute résolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons-Branchu Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFIF 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
+              <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId743" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536058v1</w:t>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId745" w:history="1">
+            <w:hyperlink r:id="rId747" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouvelles voies des datations par les séries de l’uranium : Apport du microéchantillonnage par ablation laser femtoseconde couplé à la spectrométrie de masse haute résolution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+                <w:t xml:space="preserve">Nouvelles stratégies pour la datation directe de biominéraux archéologiques par U-Th : Apport de l’imagerie isotopique par LA-fs HR-ICP-MS.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId744" w:history="1">
+            <w:hyperlink r:id="rId746" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pons-Branchu Edwige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22e colloque du GMPCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">SFIF 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId745" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536060v1</w:t>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId746" w:history="1">
+            <w:hyperlink r:id="rId748" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New technological, chronological and cultural data on the Pietersburg from Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marina Igreja</w:t>
+                <w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmodée Galy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId749" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brutel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Taris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAFA 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, TORONTO, France</w:t>
+              <w:t xml:space="preserve">IUSPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId746" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841573v1</w:t>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId749" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New methodology of ICP-MS for femtosecond laser ablation for direct dating of ostrich eggshells via U-series disequilibrium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">New technological, chronological and cultural data on the Pietersburg from Bushman Rock Shelter, Limpopo Province, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Haaland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId753" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Igreja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUSPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">SAFA 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, TORONTO, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId749" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01841729v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01841573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New chronological data at South African Middle Stone Age sites applying femtosecond laser ablation – ICPMS for u-series dating of marine shells, snail shells, ostrich eggshells and tooth enamels.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Douville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edwige Pons-Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUSPP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId752" w:history="1">
+            <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical chronology and West African prehistory: state of the art and new reference sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katja Douze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId754" w:history="1">
+            <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irka Hajdas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Safa 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId753" w:history="1">
+            <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pushing the limits of U-series disequilibrium dating with femtosecond laser ablation combined with HR-ICPMS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId756" w:history="1">
+            <w:hyperlink r:id="rId758" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Hoareau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th European workshop Laser ablation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId755" w:history="1">
+            <w:hyperlink r:id="rId757" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FsLA/ICPMS: how far can we go in ultra trace and isotope analysis ? Application to biocarbonate dating.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmodée Galy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24378,231 +24402,231 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCIX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Atlanta, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId757" w:history="1">
+            <w:hyperlink r:id="rId759" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01841753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ablation Laser ICPMS: de l’élémentaire à l’isotopie, de l’environnement à la lutte contre la contrefaçon, des premières expressions artistiques de l’homme moderne à la poésie contemporaine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId761" w:history="1">
+            <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nagore Grijalba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée IPGP consacrée aux développements de la mesure Isotopique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId758" w:history="1">
+            <w:hyperlink r:id="rId760" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing OSL equivalent-dose dispersion through sediment modelling: a case study of dose-rate heterogeneity simulation of West African sediments.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -24644,337 +24668,337 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UKLED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId762" w:history="1">
+            <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microanalyse par ablation Laser ICPMS: des traces à l’isotopie, de l’environnement à la lutte contre la contrefaçon.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId729" w:history="1">
+            <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Claverie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId764" w:history="1">
+            <w:hyperlink r:id="rId766" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariane Donard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId759" w:history="1">
+            <w:hyperlink r:id="rId761" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Tabouret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId760" w:history="1">
+            <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Bareille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de séminaire national de Micro-Analyse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Gif-Sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId763" w:history="1">
+            <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hominin Footprints from the Late Pleistocene site of Le Rozel (Manche, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId768" w:history="1">
+            <w:hyperlink r:id="rId770" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Berillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId769" w:history="1">
+            <w:hyperlink r:id="rId771" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prehistoric Human Tracks International Conference, Tracking in Caves.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Mettmann, Neandertal Museum, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId765" w:history="1">
+            <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simulation dosimétrique de sédiments Ouest Africains : Vers une compréhension des rapports entre hétérogénéités de débit de dose et dispersions de doses équivalentes (datations par OSL).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId771" w:history="1">
+            <w:hyperlink r:id="rId773" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lebrun Brice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25002,448 +25026,448 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId772" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId772" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential of 2D-modeling for beta dose rate characterization in heterogeneous samples</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fang Fang</w:t>
+                <w:t xml:space="preserve">Ultra trace and isotopic analysis by high repetition rate femtosecond laser ablation coupled to ICPMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Claverie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Barbotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId766" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Donard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Pointurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Liverpool, University of Liverpool, Royaume-Uni</w:t>
+              <w:t xml:space="preserve">LIBS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Chamonix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId772" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729852v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId773" w:history="1">
+            <w:hyperlink r:id="rId776" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers la datation U-Th par LA-HR-ICP-MS de coquilles d’œufs d'autruche du site MSA d’Hoedjiespunt 1 (Afrique du Sud).</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId730" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume E Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicholas John Conard</w:t>
+            <w:hyperlink r:id="rId777" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cnuts Dries</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId778" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId773" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535467v1</w:t>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId775" w:history="1">
+            <w:hyperlink r:id="rId779" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First steps towards the U-Th dating by LA-HR-ICP-MS of ostrich eggshells from the MSA site Hoedjiespunt 1 (South Africa)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christopher E. Miller</w:t>
+                <w:t xml:space="preserve">Geocronologia e archeologia del sito del Paleolitico inferiore di Valle Giumentina (Pescara)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisa Nicoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Pagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chaussé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Archaeological Congress 8</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Kyoto, Doshida University, Imadegawa campus, Japan</w:t>
+              <w:t xml:space="preserve">I Incontro Annuale di Preistoria e Protostoria Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio, IIPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId775" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729851v1</w:t>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02377427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">West-african geochronology: optically stimulated luminescence of Palaeolithic deposits of the Falémé Valley (eastern Senegal).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -25452,1327 +25476,1327 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Chevrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lespez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId777" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Received dose, equivalent dose, measured dose rates, and implications for OSL age estimates: introducing the Mean Dose Model</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Kristina J. Thomsen</w:t>
+                <w:t xml:space="preserve">First steps towards the U-Th dating by LA-HR-ICP-MS of ostrich eggshells from the MSA site Hoedjiespunt 1 (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas John Conard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher E. Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Archaeological Congress 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Kyoto, Doshida University, Imadegawa campus, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId777" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729801v1</w:t>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId778" w:history="1">
+            <w:hyperlink r:id="rId783" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t>
+                <w:t xml:space="preserve">Premiers pas vers la datation U-Th par LA-HR-ICP-MS de coquilles d’œufs d'autruche du site MSA d’Hoedjiespunt 1 (Afrique du Sud).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId779" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId774" w:history="1">
+            <w:hyperlink r:id="rId782" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas John Conard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId778" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535381v1</w:t>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId780" w:history="1">
+            <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Bayesian model for the OSL dating of poorly bleached sediment samples</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alicia Medialdea</w:t>
+                <w:t xml:space="preserve">Potential of 2D-modeling for beta dose rate characterization in heterogeneous samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rainer Grün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fang Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2016, Liverpool, University of Liverpool, Royaume-Uni</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId780" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729818v1</w:t>
+            <w:hyperlink r:id="rId784" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId785" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra trace and isotopic analysis by high repetition rate femtosecond laser ablation coupled to ICPMS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Pointurier</w:t>
+                <w:t xml:space="preserve">Received dose, equivalent dose, measured dose rates, and implications for OSL age estimates: introducing the Mean Dose Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina J. Thomsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIBS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Chamonix, France</w:t>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536148v1</w:t>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId786" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“28” at Bushman Rock Shelter, Limpopo (South Africa)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating forsaken stages of the South African Middle Stone Age</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cnuts Dries</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Dayet</w:t>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas John Conard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAFA 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535419v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geocronologia e archeologia del sito del Paleolitico inferiore di Valle Giumentina (Pescara)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Bayesian model for the OSL dating of poorly bleached sediment samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Christophe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Medialdea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Incontro Annuale di Preistoria e Protostoria Il Paleolitico e il Mesolitico in Italia: nuove ricerche e prospettive di studio, IIPP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Liverpool, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId790" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2017.04.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02377427v1</w:t>
+                <w:t xml:space="preserve">hal-01729818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId789" w:history="1">
+            <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développements récents en dosimétrie : quelles perspectives pour les méthodes de datation paléodosimétriques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronologie du Paléolithique ouest africain : Premières datations OSL dans la vallée de la Falémé (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Chevrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Journées francophones</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Troisièmes journées francophones de l’archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Rabat, Maroc. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId792" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.anthro.2017.03.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728955v1</w:t>
+            <w:hyperlink r:id="rId793" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId791" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId790" w:history="1">
+            <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie du Paléolithique ouest africain : Premières datations OSL dans la vallée de la Falémé (Sénégal)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Potential applications of the DosiVox software for dosimetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisièmes journées francophones de l’archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">4th Asia Pacific Luminescence and Electron Spin Resonance Dating Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Adelaide, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId792" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01729875v1</w:t>
+            <w:hyperlink r:id="rId794" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId793" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potential applications of the DosiVox software for dosimetry</w:t>
+                <w:t xml:space="preserve">Développements récents en dosimétrie : quelles perspectives pour les méthodes de datation paléodosimétriques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Asia Pacific Luminescence and Electron Spin Resonance Dating Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Adelaide, Australia</w:t>
+              <w:t xml:space="preserve">3ème Journées francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId793" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01728961v1</w:t>
+            <w:hyperlink r:id="rId795" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01728955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New excavations of the Later and Middle Stone Age layers at Bushman Rock Shelter, Limpopo Province, South Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId795" w:history="1">
+            <w:hyperlink r:id="rId797" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucinda Backwell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cnuts Dries</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASAPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Harare, Zimbabwe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId794" w:history="1">
+            <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01958925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Datation par la thermoluminescence de silex chauffés du site de Nesher Ramla (Israël): résultats préliminaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26787,73 +26811,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Rabbat, Maroc, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct and indirect study of beta dose rate heterogeneities: a case study of West African archaeological sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -26895,100 +26919,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LED 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the accuracy of a single grain OSL Bayesian central dose model with known-age samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Combès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -27010,2082 +27034,2082 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.62-70, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.radmeas.2015.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId802" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An improved Infrared -Radiofluorescence-SAR dating protocol: a look into bleaching and heating issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Vol. 2, Paléolithique et Mésolithique. Actes du XXVIIe Congrès Préhistorique de France, Bordeaux-Les Eyzies, 31 mai-5 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.59-79</w:t>
+              <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId800" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01835755v1</w:t>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId805" w:history="1">
+            <w:hyperlink r:id="rId803" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dating sedimentary quartz grains with the VSL signal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microdosimetry study of sediments from the Mas-d’Azil cave: characterization with multi-technics and modelisation with the Geant4 toolkit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Giessen, Germany</w:t>
+              <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.134--141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId805" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729924v1</w:t>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId806" w:history="1">
+            <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microdosimetry study of sediments from the Mas-d’Azil cave: characterization with multi-technics and modelisation with the Geant4 toolkit</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dating sedimentary quartz grains with the VSL signal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada. pp.134--141</w:t>
+              <w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Giessen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId806" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729920v1</w:t>
+            <w:hyperlink r:id="rId804" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId807" w:history="1">
+            <w:hyperlink r:id="rId805" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dosimetry simulations based on the GEANT4 toolkit : do it yourself !</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France) : les sites d’Orgnac 3 et Payre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId806" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-H. Moncel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Fernandes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId807" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Gema Chacón Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId808" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. de Lombera Hermida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Menendez Granda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Luminescence and Electron Spin Resonance Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Transitions, ruptures et continuité en Préhistoire. Vol. 2, Paléolithique et Mésolithique. Actes du XXVIIe Congrès Préhistorique de France, Bordeaux-Les Eyzies, 31 mai-5 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux-Les Eyzies, France. pp.59-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId807" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017453v1</w:t>
+            <w:hyperlink r:id="rId805" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01835755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId808" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dosimetry simulations based on the GEANT4 toolkit : do it yourself !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">14th International Conference on Luminescence and Electron Spin Resonance Dating</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId808" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729910v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId810" w:history="1">
+            <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An improved Infrared -Radiofluorescence-SAR dating protocol: a look into bleaching and heating issues</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Chronologie des occupations du Paléolithique moyen du Bassin aquitain: un nouveau bilan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Luminescence and Electron Spin Resonance Dating</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">XVIIth International Union of Prehistoric and Protohistoric Sciences World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId810" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729911v1</w:t>
+            <w:hyperlink r:id="rId811" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId811" w:history="1">
+            <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Infrared-Radiofluorescence SAR protocol: The issue of laboratory bleaching</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Huot</w:t>
+                <w:t xml:space="preserve">Le VSL: une nouvelle voie vers la datation de quartz sédimentaires quaternaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Freiberg, Germany</w:t>
+              <w:t xml:space="preserve">Le temps long en Préhistoire, Journées francophones</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId811" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729410v1</w:t>
+            <w:hyperlink r:id="rId813" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId812" w:history="1">
+            <w:hyperlink r:id="rId814" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of a broadly applicable SAR Violet Stimulated Luminescence protocol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Extending the age range of the OSL method for dating Pleistocene sedimentary deposits using quartz grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd annual Meeting European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId812" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729447v1</w:t>
+            <w:hyperlink r:id="rId814" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId813" w:history="1">
+            <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalisation de modèles de simulation sous Geant4 pourl’étude des paramètres dosimétriques dans le cadre de datations paléo-dosimétriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Geant4 dosimetric Setups for archeological objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Francophones "Le temps long en préhistoire : contribution des méthodes de datation à la connaissance des peuplements anciens"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Geant4 2013 International User Conference on Medicine and Biology applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId813" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729434v1</w:t>
+            <w:hyperlink r:id="rId815" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId814" w:history="1">
+            <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT-OSL, VSL: de nouveaux outils pour étendre la portée chronologique de la méthode de datation par OSL</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Towards the establishment of a broadly applicable SAR Violet Stimulated Luminescence protocol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId814" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729438v1</w:t>
+            <w:hyperlink r:id="rId816" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId815" w:history="1">
+            <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive luminescence investigation for dating the rock shelter of La Ferrassie (Dordogne, SW France): comparing signals (OSL, IRSL and various post IR-IRSL), materials (quartz and feldspar), levels of analysis (single and multi-grain) and grain sizes (polymineral fine grains and coarse grains)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Réalisation de modèles de simulation sous Geant4 pourl’étude des paramètres dosimétriques dans le cadre de datations paléo-dosimétriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting – 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées Francophones "Le temps long en préhistoire : contribution des méthodes de datation à la connaissance des peuplements anciens"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId815" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729408v1</w:t>
+            <w:hyperlink r:id="rId817" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId817" w:history="1">
+            <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datations radionumériques : Bilan chronologique pour les sites du Sud-Ouest</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+                <w:t xml:space="preserve">TT-OSL, VSL: de nouveaux outils pour étendre la portée chronologique de la méthode de datation par OSL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop Quina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Campagne-du-Bugue, France</w:t>
+              <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId817" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729407v1</w:t>
+            <w:hyperlink r:id="rId818" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId818" w:history="1">
+            <w:hyperlink r:id="rId819" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha dose variations in sedimentary grains, with Geant4 simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martin</w:t>
+                <w:t xml:space="preserve">A comprehensive luminescence investigation for dating the rock shelter of La Ferrassie (Dordogne, SW France): comparing signals (OSL, IRSL and various post IR-IRSL), materials (quartz and feldspar), levels of analysis (single and multi-grain) and grain sizes (polymineral fine grains and coarse grains)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId820" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Huot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Université de St Andrews, United Kingdom</w:t>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting – 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId818" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729455v1</w:t>
+            <w:hyperlink r:id="rId819" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId819" w:history="1">
+            <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le VSL: une nouvelle voie vers la datation de quartz sédimentaires quaternaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">Datations radionumériques : Bilan chronologique pour les sites du Sud-Ouest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le temps long en Préhistoire, Journées francophones</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop Quina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Campagne-du-Bugue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId819" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729449v1</w:t>
+            <w:hyperlink r:id="rId821" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId820" w:history="1">
+            <w:hyperlink r:id="rId822" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending the age range of the OSL method for dating Pleistocene sedimentary deposits using quartz grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">Alpha dose variations in sedimentary grains, with Geant4 simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd annual Meeting European Society for the Study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Université de St Andrews, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId820" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729451v1</w:t>
+            <w:hyperlink r:id="rId822" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId821" w:history="1">
+            <w:hyperlink r:id="rId823" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geant4 dosimetric Setups for archeological objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Martin</w:t>
+                <w:t xml:space="preserve">The Infrared-Radiofluorescence SAR protocol: The issue of laboratory bleaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Huot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Incerti</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Lamothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geant4 2013 International User Conference on Medicine and Biology applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId821" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729448v1</w:t>
+            <w:hyperlink r:id="rId823" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geant4 Setups for archaeological samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18Th Geant4 Collaboration Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId822" w:history="1">
+            <w:hyperlink r:id="rId824" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La radiofluorescence : espoirs et controverses. Application au site de Roc de Marsal (Dordogne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Groupe des Méthodes Pluridisciplinaires Contribuant à l'Archéologie - Archéométrie'2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId823" w:history="1">
+            <w:hyperlink r:id="rId825" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution and chronology of Upper Pleistocene permafrost features in France: database and first results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Andrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId825" w:history="1">
+            <w:hyperlink r:id="rId827" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Bateman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop INTIMATE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Utrecht, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/bor.12025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId824" w:history="1">
+            <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une approche multi-méthodes (TL, OSL, IRSL) et multi-matérielles (silex, quartz et feldspath) pour de nouvelles données chronologiques de gisements moustériens (MIS 5-3) du sud-ouest de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29093,2416 +29117,2416 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones le temps long en préhistoire Contribution des méthodes de datation à la connaissance des peuplements anciens</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId826" w:history="1">
+            <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D micro-dosimetric simulation models with the Geant4 toolkit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Incerti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German Luminescence and ESR Dating meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Freiberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId827" w:history="1">
+            <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId828" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the chronology of Grotte Vaufrey through TT-OSL dating of sedimentary quartz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling the overdispersion in single-grain dose populations arising from heterogeneous potassium distribution in sedimentary media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Jorkov Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual Meeting European Society for the Study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">3rd Asia Pacific Conference on Luminescence and Electron Spin Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId828" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729474v1</w:t>
+            <w:hyperlink r:id="rId830" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId831" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a chronological framework of Middle Pleistocene human settlement in SW France through the use of the TT-OSL dating method applied to sedimentary quartz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">Chronology of Neanderthal burial sites in south-west France: preliminary IRSL dating results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId829" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729482v1</w:t>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta source calibration with quartz : can we determine a single dose-rate ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+                <w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId833" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavia Venditti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Asia Pacific Conference on Luminescence and Electron Spin Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId830" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729473v1</w:t>
+            <w:hyperlink r:id="rId832" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00757365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the overdispersion in single-grain dose populations arising from heterogeneous potassium distribution in sedimentary media</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Beta source calibration with quartz : can we determine a single dose-rate ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting – 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Aberystwyth, United Kingdom</w:t>
+              <w:t xml:space="preserve">3rd Asia Pacific Conference on Luminescence and Electron Spin Resonance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Okayama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729471v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId832" w:history="1">
+            <w:hyperlink r:id="rId836" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coudoulous I in Quercy (SW France): from marginal scavenging to a kill-butchery site for Preneandertal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the overdispersion in single-grain dose populations arising from heterogeneous potassium distribution in sedimentary media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayank Jain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Jorkov Thomsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for the study of Human Evolution - 2nd Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting – 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Aberystwyth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId832" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00757365v1</w:t>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId835" w:history="1">
+            <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Datation des dépôts sédimentaires Quaternaires par luminescence stimulée optiquement (OSL) : principe et développements récents</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New insights on the chronology of Grotte Vaufrey through TT-OSL dating of sedimentary quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire continental d'Aquitaine‎ : un point sur les travaux récents‎, excursion AFEQ-ASF du 30 mai au 01 juin 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2nd annual Meeting European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId835" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01757476v1</w:t>
+            <w:hyperlink r:id="rId837" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId838" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chronology of the mousterian reindeer hunting camp of Les Pradelles (Marillac-le-Franc, France): Preliminary results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Frouin</w:t>
+                <w:t xml:space="preserve">Towards a chronological framework of Middle Pleistocene human settlement in SW France through the use of the TT-OSL dating method applied to sedimentary quartz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd annual Meeting European Society for the Study of Human Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729460v1</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the overdispersion in single-grain dose populations arising from heterogeneous potassium distribution in sedimentary media</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Andrew Sean Murray</w:t>
+                <w:t xml:space="preserve">Datation des dépôts sédimentaires Quaternaires par luminescence stimulée optiquement (OSL) : principe et développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd Asia Pacific Conference on Luminescence and Electron Spin Resonance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Okayama, Japan</w:t>
+              <w:t xml:space="preserve">Quaternaire continental d'Aquitaine‎ : un point sur les travaux récents‎, excursion AFEQ-ASF du 30 mai au 01 juin 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729480v1</w:t>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId839" w:history="1">
+            <w:hyperlink r:id="rId840" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronology of Neanderthal burial sites in south-west France: preliminary IRSL dating results</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">A chronology of the mousterian reindeer hunting camp of Les Pradelles (Marillac-le-Franc, France): Preliminary results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Luminescence in Archaeology International Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2nd annual Meeting European Society for the Study of Human Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId839" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729459v1</w:t>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId840" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the dating of the earliest Acheulian settlement of Western Europe- ESR and OSL dates of “L Noira” site (Middle Loire Basin, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Y. Lefrais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId840" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729503v1</w:t>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId844" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beta dose rates to quartz grains : beyond the infinite matrix assumption</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">TT-OSL dating: attempt to overcome SAR problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mauz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId842" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nadia Cantin</w:t>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Torun, Pologne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729508v1</w:t>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId843" w:history="1">
+            <w:hyperlink r:id="rId847" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TT-OSL dating: attempt to overcome SAR problems</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution to the dating of the earliest Acheulian settlement of Western Europe- ESR and OSL dates of “L Noira” site (Middle Loire Basin, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z. Shen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Luminescence and Electron Spin Resonance Dating</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2011, Torun, Pologne</w:t>
+              <w:t xml:space="preserve">, Jul 2011, Torun, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId843" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729505v1</w:t>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche du gisement paléolithique moyen sous-marin de la Mondrée à Fermanville (Manche) et évaluation de son potentiel en matière de datations par la méthode de l’OSL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Homer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId846" w:history="1">
+            <w:hyperlink r:id="rId848" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId847" w:history="1">
+            <w:hyperlink r:id="rId849" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discussing the discrepancies between the TL and OSL chronologies at Diepkloof, Shelter, South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.E. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Porraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux- Les Eyzies, France</w:t>
+              <w:t xml:space="preserve">20th Meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Dakar, Senegal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId847" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729539v1</w:t>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId851" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Field gamma spectrometry, the threshold technique and potential of non-invasive measurements: results of Monte Carlo simulations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+                <w:t xml:space="preserve">Investigating the potential of the TT-OSL by studying a 1.57 Ma sample</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting - 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">UK TLØSL\ESR Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Oxford, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729515v1</w:t>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId849" w:history="1">
+            <w:hyperlink r:id="rId852" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les comportements humains moustériens dans deux occupations en grotte ou abri du Périgord noir : le Pech de l’Aze IV et le Roc de Marsal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Field gamma spectrometry, the threshold technique and potential of non-invasive measurements: results of Monte Carlo simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting - 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, London, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/s13386-011-0056-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId849" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729542v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId850" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Délimitation de l'extension et chronologie du pergélisol dans le Sud-Ouest de la France au Pléistocène supérieur, état de la question.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les comportements humains moustériens dans deux occupations en grotte ou abri du Périgord noir : le Pech de l’Aze IV et le Roc de Marsal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux- Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId850" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00581433v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId851" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Paléolithique ancien au Paléolithique moyen ancien dans le piémont pyrénéen occidental : relations entre les chaînes opératoires, continuités et ruptures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">Délimitation de l'extension et chronologie du pergélisol dans le Sud-Ouest de la France au Pléistocène supérieur, état de la question.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sitzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Bordeaux/Les Eyzies, France</w:t>
+              <w:t xml:space="preserve">23ème réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729523v1</w:t>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00581433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId853" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’occupation de la vallée d’Assaka au Paléolithique moyen (Sud-ouest de l’Anti-Atlas, Maroc)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du Paléolithique ancien au Paléolithique moyen ancien dans le piémont pyrénéen occidental : relations entre les chaînes opératoires, continuités et ruptures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Mourre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2010, Bordeaux- Les Eyzies, France</w:t>
+              <w:t xml:space="preserve">, May 2010, Bordeaux/Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId853" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729538v1</w:t>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId854" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isothermal Thermoluminescence applied to burnt quartzites from Diepkloof Rock Shelter (South Africa)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’occupation de la vallée d’Assaka au Paléolithique moyen (Sud-ouest de l’Anti-Atlas, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th New World Luminescence Dating Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Université du Québec à Montreal, Canada</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux- Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId854" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729531v1</w:t>
+            <w:hyperlink r:id="rId857" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId855" w:history="1">
+            <w:hyperlink r:id="rId858" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OSL and TL dating of the Roc de Marsal (Dordogne, France): the interest of coupling two different techniques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergence et diversification des stratégies au Paléolithique moyen ancien (350 000 à 120 000 ans) dans la vallée du Rhône (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">75th Annual Meeting of the Society for American Archaeology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, St. Louis, MO, United States</w:t>
+              <w:t xml:space="preserve">XXVIIe Congrès Préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Bordeaux- Les Eyzies, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId855" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729517v1</w:t>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId856" w:history="1">
+            <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the potential of the TT-OSL by studying a 1.57 Ma sample</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Hernandez</w:t>
+                <w:t xml:space="preserve">Isothermal Thermoluminescence applied to burnt quartzites from Diepkloof Rock Shelter (South Africa)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">UK TLØSL\ESR Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th New World Luminescence Dating Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Université du Québec à Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId856" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729526v1</w:t>
+            <w:hyperlink r:id="rId859" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId857" w:history="1">
+            <w:hyperlink r:id="rId860" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussing the discrepancies between the TL and OSL chronologies at Diepkloof, Shelter, South Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+                <w:t xml:space="preserve">OSL and TL dating of the Roc de Marsal (Dordogne, France): the interest of coupling two different techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guérin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Meeting of the Society of Africanist Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Dakar, Senegal</w:t>
+              <w:t xml:space="preserve">75th Annual Meeting of the Society for American Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, St. Louis, MO, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId857" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01729536v1</w:t>
+            <w:hyperlink r:id="rId860" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of moisture content on gamma dose rates in sediments: results of Monte Carlo simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Guérin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31518,294 +31542,294 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Luminescence and ESR Dating Meeting - 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId859" w:history="1">
+            <w:hyperlink r:id="rId861" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01729569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Umm El Tlel sequence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId861" w:history="1">
+            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Agnes Courty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId862" w:history="1">
+            <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Emery-Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Griggo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVII INQUA Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Cairns, Australia. pp.82-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId860" w:history="1">
+            <w:hyperlink r:id="rId862" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00173655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId863" w:history="1">
+            <w:hyperlink r:id="rId865" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléolithique moyen et Néolithique de l'Oriental marocain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId864" w:history="1">
+            <w:hyperlink r:id="rId866" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Bouzouggar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId868" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Azzouzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId869" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochdi Bernoussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.49-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId865" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId863" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00116909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -31815,51 +31839,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the accuracy and relevance of the pIT protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -31875,198 +31899,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Luminescence and Electron Spin Resonance dating conference (LED2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId868" w:history="1">
+            <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04371885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An improved chronology of the Middle Stone Age in El Mnasra cave, Northwestern Africa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslem Ben Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qingfeng Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId870" w:history="1">
+            <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Tombret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, worldwide, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId869" w:history="1">
+            <w:hyperlink r:id="rId871" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03149563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séquence de comblement d'un paléovallon en contexte de plateau (350-10 ka): la séquence de Courville-sur-Eure (Eure-et-Loir, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Coussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -32095,551 +32119,551 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Q11 AFEQ-INQUA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId871" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId872" w:history="1">
+            <w:hyperlink r:id="rId874" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the tracks of Neandertals: the first study of the footprints from the Late Pleistocene site of Rozel</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gilles Laisné</w:t>
+                <w:t xml:space="preserve">Premiers pas vers la datation U-Th par LA-HR-ICP-MS de coquilles d’œufs d'autruche du site MSA d’Hoedjiespunt 1 (Afrique du Sud).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Tribolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId731" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId873" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Verna</w:t>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas J Conard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th Young Natural History scientists Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">XXIe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId872" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000267v1</w:t>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premiers pas vers la datation U-Th par LA-HR-ICP-MS de coquilles d’œufs d'autruche du site MSA d’Hoedjiespunt 1 (Afrique du Sud).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pécheyran</w:t>
+                <w:t xml:space="preserve">On the tracks of Neandertals: the first study of the footprints from the Late Pleistocene site of Rozel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId768" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Duveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Berillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Laisné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId733" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicholas J Conard</w:t>
+            <w:hyperlink r:id="rId876" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Verna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIe colloque du Groupe des Méthodes Pluridisciplinaires Contribuant à l’Archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">4th Young Natural History scientists Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536157v1</w:t>
+            <w:hyperlink r:id="rId875" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luminescence dating of sediments from Porc Epic (Ethiopia) and Sibudu (South Africa): first results from the Radiofluorescence (RF70) of feldspar grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId876" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asfawossen Asrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId877" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Leplongeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId878" w:history="1">
+            <w:hyperlink r:id="rId880" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pleurdeau David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">German LED</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Emmendigen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId875" w:history="1">
+            <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02536165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet NéMo: The Chronology and Cultural Context of Neandertal Skeletal Material in Southwestern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId812" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Faivre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId837" w:history="1">
+            <w:hyperlink r:id="rId841" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Maureille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId880" w:history="1">
+            <w:hyperlink r:id="rId882" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brad Gravina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for the study of Human Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId879" w:history="1">
+            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02463939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32649,147 +32673,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId881" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site de Payre. Occupations humaines dans la vallée du Rhône à la fin du Pléistocène moyen et au début du Pléistocène supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId884" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Moncel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Bahain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Falguères</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylène Patou-Mathis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marie-Hélène Moncel. Société Préhistorique Française, pp.329, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId883" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId881" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00350407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -32799,1056 +32823,1056 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le site paléolithique moyen du « Pou » au Rozel (Manche) : des aires de travaux spécialisés et des habitats vieux d'environ 80 000 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cliquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId767" w:history="1">
+            <w:hyperlink r:id="rId769" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Auguste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId885" w:history="1">
+            <w:hyperlink r:id="rId887" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Coutard Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId886" w:history="1">
+            <w:hyperlink r:id="rId888" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Dupret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId766" w:history="1">
+            <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Ollivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées archéologiques de Normandie,Rouen, 30 septembre -1 octobre 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId887" w:history="1">
+            <w:hyperlink r:id="rId889" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Rouen-Le Havre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.13-35, 2018, 979-10-240-0933-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId888" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.purh.17280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId884" w:history="1">
+            <w:hyperlink r:id="rId886" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03028877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronostratigraphie et paléoenvironnements du Pléistocène supérieur sur la bordure sud-Atlantique du Maroc. Les séquences de l'oued supérieur.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Wengler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId892" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahman Ouammou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId796" w:history="1">
+            <w:hyperlink r:id="rId798" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Carbonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Fontugne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouammou Aberrahman; Ouahman Brahim; Bouajaja M'hamed. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire du Nord-Ouest de l'Afrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.206-227, 2016, RQM7, 978-9954-0-5399-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
+            <w:hyperlink r:id="rId891" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02895685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId891" w:history="1">
+            <w:hyperlink r:id="rId893" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Architecture et évolution des basses terrasses de la Dordogne à Bergerac pendant le dernier cycle climatique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Le site du Lac Bleu et la question de l'extension du pergélisol en France au Pléistocène supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId892" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Bertran, Pascal and Lenoble, Arnaud. </w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Sitzia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertran P., Lenoble A. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire continental d’Aquitaine : un point sur les travaux récents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, AFEQ, pp.34-44, 2012, Livret-guide de l’excursion AFEQ-ASF 2012</w:t>
+              <w:t xml:space="preserve">Quaternaire continental d'Aquitaine : données récentes.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bertran P., Lenoble A., pp.109-121, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId891" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01840435v1</w:t>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00711165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId893" w:history="1">
+            <w:hyperlink r:id="rId894" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le site du Lac Bleu et la question de l'extension du pergélisol en France au Pléistocène supérieur</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Architecture et évolution des basses terrasses de la Dordogne à Bergerac pendant le dernier cycle climatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Bertran P., Lenoble A. </w:t>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Prodeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Naessens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bertran, Pascal and Lenoble, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quaternaire continental d'Aquitaine : données récentes.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bertran P., Lenoble A., pp.109-121, 2012</w:t>
+              <w:t xml:space="preserve">Quaternaire continental d’Aquitaine : un point sur les travaux récents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, AFEQ, pp.34-44, 2012, Livret-guide de l’excursion AFEQ-ASF 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId893" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00711165v1</w:t>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01840435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprise des fouilles dans la partie ouest du gisement de la Ferrassie, Savignac-de-Miremont, Dordogne : problématique et preliers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId895" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harold L. Dibble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shannon Mcpherron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennis Sandgathe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bertran, Pascal and Lenoble, Arnaud. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternaire continental d’Aquitaine : un point sur les travaux récents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, pp.78-87, 2012, Livret-guide de l’excursion AFEQ-ASF 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId894" w:history="1">
+            <w:hyperlink r:id="rId896" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01840897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application des méthodes de la thermoluminescence et des déséquilibres dans la famille de l'uranium au gisement archéologique d'El Akarit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Reyss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Froget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Joron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roset Jean-Pierre (dir.), Harbi Riahi M. (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">El Akarit. Un site archéologique du Paléolithique moyen dans le sud de la Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CulturesFrance - Recherche sur les Civilisations, pp.357-363, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId898" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chronology of the Howieson’s Poort and Still Bay Techno-complexes: Assessment and New Data from Luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">d'Errico Francesco; Backwell Lucinda. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">From Tools to Symbols. From Hominids to Modern Humans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.493-511, 2003, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId900" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18772/22005064174.32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId897" w:history="1">
+            <w:hyperlink r:id="rId899" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les méthodes de la luminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Valladas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Claude Miskovsky (Ed.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géologie de la préhistoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Géopré, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId899" w:history="1">
+            <w:hyperlink r:id="rId901" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des datations par thermoluminescence (TL) et résonnance paramagnétique électronique (RPE) pour le site de Ménez-Dregan 1 (Finistère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Miallier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Pilleyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId901" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sanzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Tribolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33871,51 +33895,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Barrandon Jean-Noël; Guibert Pierre; Michel Véronique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DATATION. XXIe rencontres d'Archéologie et d'Histoire d'Antibes, APDCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId900" w:history="1">
+            <w:hyperlink r:id="rId902" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02534316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -33925,51 +33949,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new multi-method approach for dating cave calcite: application to the cave of the Trou du Renard (Soyons, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -34025,51 +34049,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId902" w:history="1">
+            <w:hyperlink r:id="rId904" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04370546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -34079,409 +34103,409 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caours, rapport de fouille programmée 2018-2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId904" w:history="1">
+            <w:hyperlink r:id="rId906" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Locht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dabkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Limondin-Lozouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Hauts-de-France. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId905" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03333843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’art rupestre des chasseurs-collecteurs du Later Stone Age d’Afrique australe : apparition, filiations et ruptures dans les Matobo, Zimbabwe (MATOBART)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId908" w:history="1">
+            <w:hyperlink r:id="rId910" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Bourdier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId787" w:history="1">
+            <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Dayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Dudognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Dumottay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Millena Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des affaires étrangères. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId909" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId907" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03089288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId914" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romentères, un site du pléistocène moyen sur les hautes terrasses de l'Adour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Amélie Lelouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId913" w:history="1">
+            <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Chalard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId916" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Colonge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Inrap GSO. 2013, 364 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId914" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId912" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02051856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId915"/>
+      <w:footerReference w:type="default" r:id="rId917"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -34628,51 +34652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481955v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2024.6885" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550046v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149307v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-019-54305-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938537v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7876" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54305-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982988v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Martin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.07.004" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975960v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hershkovitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8964" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886188v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weber" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8369" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467921v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.05.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXP54VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Tuquoi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.063" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015921v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.02.009" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5KPWD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584143v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.003" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWCZPJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584135v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.05.002" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K69RTBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444675v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.008" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842932v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mcpherron" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757422v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743073v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.12.012" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757442v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.003" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743080v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743064v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.01.019" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201992v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.019" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805278v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.04.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743074v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Murray" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.12.006" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992873v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743063v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.05.001" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743100v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santonja" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Panera" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.003" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743115v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.09.003" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743092v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743084v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo M. Hernandez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertila Galvan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Sistiaga" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.06.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743089v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.09.012" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65GDJZSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743086v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.05.010" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743129v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jorkov Thomsen" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.01.006" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJB1KLCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743133v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2656" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97278BE58EFDB55F8730436F23F9EBED416BEAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743142v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.002" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B2BWNR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743125v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Rink" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Mihailovi&#263;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Roksandic" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054608" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743120v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.005" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTJQHK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743134v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.012" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-675RP4Z1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743146v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Shen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.04.017" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLZD1HCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696531v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachid Malika" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agsous Safia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743145v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2344" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743144v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.05.004" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JM340W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842834v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743147v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0056-z" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743148v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.04.004" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T2SHW6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushabramishvili" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743164v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.10.003" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG7RDM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743165v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bateman" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1461" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-728X0DJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743173v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roksandic" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovi&#263;" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Morley" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.03.003" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMDZGFZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743168v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamiec" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584969v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hachid" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743354v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743190v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.009" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0GNLVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697233v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743180v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.008" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743178v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicoud" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.013" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TM2MLB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743187v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torres" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ortiz" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gr&#252;n" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eggins" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743198v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lautridou" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5234" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1RKPL2XB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409413v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.02.019" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS3LB1ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743200v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5256" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743193v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guette-Marsac" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lechevalier" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5269" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1KV3SWQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433542v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selo" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.03.004" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0G6R7VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743197v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5244" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN9W3RBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890057v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.6793" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NKJQG52C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033277v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jarvie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097623" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF364AEEADCFB74593374E6A9BECEBD7AD73F8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890051v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;louis Vernet" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philip Brugal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1422" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192695v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.01.007" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL32DX5S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033331v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2008.5257" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222858v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.006" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C04GM2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184668v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Joron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.09.021" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191847v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Froget" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.03.014" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFR6XJ5R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470559v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathieu" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ouammou" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.645" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476131v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Galheb" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.880" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890014v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.006" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531GX9JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890035v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van&#160;vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Keen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.826" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478042v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.722" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2XT5SZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012205v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982979v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13187" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012174v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1768" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012189v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sanzelle" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1772" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534304v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00027-1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV4KGKQX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962343v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Joron" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcpherron S." TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dibble H." TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-4403(03)00039-6" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CK071Q5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962353v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2003.09.004" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W9TZJ2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962106v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Escutenaire" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz K. Kozlowski" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962107v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Michel" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2003.1729" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962331v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12790" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445308v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Henshilwood" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royden Yates" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067575" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497453v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.1710" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222632v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00026-3" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462969v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guerin" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.181353998" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962102v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962085v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Ronen" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00193-2" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P2TLS44-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961991v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1998.0334" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRG48PMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961980v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeersch" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1998.0369" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91EF94474075BD63F45DD6703FB370998ECA7573/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353551v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2163" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961996v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folz" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4487(99)00046-3" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BF8C06B8708D552AF652C5DDD77C1D6ADF2F285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889971v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(98)00080-8" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1148C127C04276312A1F76D532DA50C5879A1A13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961973v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Michab" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408385v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Jelinek" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. Chase" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lewis Dibble" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2400" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961969v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;n J." TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier D." TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montret M." TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilleyre T." TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzelle S." TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.944" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961953v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartanian Emmanuel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fain" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.943" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961752v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belfer-Cohen" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0028" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SJW597J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961740v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connan" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dessort" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/380336a0" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZJ9844M6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961943v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Roosevelt" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lima da Costa" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lopes Machado" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5260.373" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961094v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveg Schiegl" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.199500021" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0230C464CBFA0D060BB83E34AC432FC5C8F2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961232v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jelinek" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0048" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CND00D5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961732v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1995.2034" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961084v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L&#233;tuv&#233;" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961072v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yalcinkaya" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Ta&#351;kiran" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1994.1081" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT97Q2GJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961063v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1993.1012" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCZ6V9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961058v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961055v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9527" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961044v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961033v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Parenti" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494778v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494802v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04905577v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/rbgw-tf39" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371911v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268097v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268118v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boccas" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Toska" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536058v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons-Branchu Edwige" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536060v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841601v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536116v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841753v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536146v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536119v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Donard" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536144v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729852v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535467v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729851v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535444v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729818v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536148v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728955v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729875v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.001" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97VJMPB9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728961v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729866v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535367v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729904v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729924v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729920v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017453v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729911v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729410v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729447v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729434v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729438v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729408v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huot" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729407v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729455v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729449v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729451v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729448v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729453v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729412v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729422v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bateman" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729409v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729443v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729474v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729482v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729473v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729471v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757476v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729460v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729480v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729459v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729503v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729505v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauz" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729488v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729539v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729515v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729542v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729523v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colonge" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729538v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729531v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729517v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729526v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729536v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Miller" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729569v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116909v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wengler" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Azzouzi" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Bernoussi" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371885v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796967v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536157v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895685v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ouammou" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840435v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840897v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326055v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534311v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22005064174.32" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328464v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534316v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanzelle" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370546v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554887v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Kreutzer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Martin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanderson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2026.107663" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481955v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duval" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miren del Val" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Jes&#250;s Alonso Escarza" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Arnold" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Demuro" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2024.6885" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04859126v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Miallier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-2024-31" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615126v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Nouet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dapoigny" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Claverie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-6-247-2024" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04680052v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;lys Richard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mina Weinstein-Evron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lior Weissbrod" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Shimelmitz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2024.101611" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550046v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmod&#233;e Galy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Pons-Branchu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.1c02241" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604105v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Zanolli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Higham" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Schwenninger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/sciadv.abj9496" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672608v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Galharret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Tribolo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Philippe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/gchron-4-297-2022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03689525v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c M Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/2204/1/012017" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191805v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Moineau" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Mologni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2021v20a14" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170036v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhav Krishna Murari" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgina King" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumiko Tsukamoto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2021.101155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03739315v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossi Zaidner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Centi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pr&#233;vost" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgu&#232;res" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.abh3020" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178797v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Douze" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lespez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2021.102952" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02375847v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaelle Guilbert-Berger" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marrast Ana&#239;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Munoz" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Herv&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12144" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897823v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966603v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102465" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019182v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Lebrun" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Frerebeau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Paradol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gu&#233;rin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/la.atl.2020.544" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063887v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Chevrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0243129" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137035v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bosq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11112" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165583v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02133353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Borderie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Chamaux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nelson Ahmed-Delacroix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Payraud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2019.14980" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425518v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Friesem" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariel Malinsky-Buller" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravid Ekshtain" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shira Gur-Arieh" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Vaks" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41982-019-00028-2" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938537v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bahain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7876" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149307v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Mallol" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngel Carrancho" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/S41598-019-54305-9" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266997v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Coussot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Liard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.11740" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-7J9RFDH8-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846098v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cliquet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.12.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425582v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Valladas" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Ghaleb" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2019.05.014" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02407221v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-54305-9" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02511567v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mauz" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534991v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/refdp/201963008" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841536v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Selva" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/geochr-2015-0086" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02975960v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Hershkovitz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Gr&#252;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aat8964" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01886188v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerhard Weber" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolf Quam" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aap8369" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Despri&#233;e" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Bayle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coutard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuefeng Sun" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8872" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982988v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#1111;c Martin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Incerti" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.07.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Porraz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paloma de La Pe&#241;a" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0202853" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01978216v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Christophe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846076v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Stephan Dubernet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2018.04.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02467921v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Higham" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Delagnes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2018.05.003" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MFXP54VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884102v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bartz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2018.09.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841513v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Rossi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Murray" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.J. Thomsen" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.04.002" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425565v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.006" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-25NVWGC4-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01427990v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Huot" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lamothe" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2016.11.004" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7KJC4HC0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bassinet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Clairand" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2017.04.019" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02015921v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.02.009" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TV5KPWD3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01846143v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Fuchs" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863476v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine Tuquoi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Goldberg" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.02.063" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584143v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Gu&#233;rin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Joron" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Reyss" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.003" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5PWCZPJD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01584135v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Deb&#233;nath" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2017.05.002" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9K69RTBM-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118316v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bernard-Guelle" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Taylor" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ru&#233;" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fernandes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Ajas" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3075" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535044v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huysecom Eric" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamady Bocoum" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481268v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Nicoud" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Pagli" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Villa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauss&#233;" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.08.080" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842932v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Turq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Dibble" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Sandgathe" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Mcpherron" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chiotti" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743029v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola C. Schmid" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher E. Miller" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Cartwright" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01451379v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01444675v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Allenet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chadelle" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2016.02.008" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743039v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Y. Lefrais" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Miller" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.10520/EJC-55bedbedc" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01481122v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.05.001" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757422v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743080v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743064v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahra Talamo" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Aldeias" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.01.019" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01201992v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Sitzia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D. Bateman" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Hernandez" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2015.06.019" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01805278v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Comb&#232;s" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Thomsen" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.04.002" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743074v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayank Jain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina J. Thomsen" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew S. Murray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2014.12.006" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757442v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Falgueres" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.06.003" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743073v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.12.012" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743063v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2015.05.001" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01992873v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lanos" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2015.04.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8P23H86-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743100v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Santonja" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo P&#233;rez-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Dom&#237;nguez-Rodrigo" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Panera" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.06.003" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743115v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2014.09.003" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743092v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743084v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristo M. Hernandez" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertila Galvan" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainara Sistiaga" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.06.002" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332176v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvano Agostini" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Boschian" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cefr.1081" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00833781v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Andrieux" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deschodt" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bor.12025" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TT3FNZMB-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743089v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2014.09.012" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65GDJZSW-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743086v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Texier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Delpech" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.05.010" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743134v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William E. Banks" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark D Bateman" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Demars" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.01.012" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-675RP4Z1-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832418v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Parkington" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Poggenpoel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.02.024" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GPD4TPV-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743133v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Naessens" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Prodeo" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.2656" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C97278BE58EFDB55F8730436F23F9EBED416BEAD/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743142v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran Barkai" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2013.03.002" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3B2BWNR1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743129v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Sean Murray" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Jorkov Thomsen" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.01.006" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PJB1KLCT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743125v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William J. Rink" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du&#353;an Mihailovi&#263;" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirjana Roksandic" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0054608" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02090575v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Douville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Joron" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Reyss" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.12.001" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QLV0XKDN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743120v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Tsatskin" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2013.07.005" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BQTJQHK5-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828536v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2012.03.008" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743151v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2012.04.047" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BH28X5JN-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743145v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.2344" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743152v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842911v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828557v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21419" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2330SCNH-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743144v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.05.004" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H4JM340W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00696531v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lo&#239;c Le Quellec" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hachid Malika" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agsous Safia" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grenet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743146v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhixiong Shen" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.04.017" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JLZD1HCL-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842834v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743147v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/s13386-011-0056-z" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743148v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Adamiec" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2012.04.004" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N8T2SHW6-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743168v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Adamiec" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743165v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. D. Bateman" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jqs.1461" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-728X0DJD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066740v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Joron" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tushabramishvili" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743164v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2010.10.003" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CXG7RDM3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743173v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Roksandic" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihailovi&#263;" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dimitrijevi&#263;" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. W. Morley" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2011.03.003" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HMDZGFZH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743192v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.05.004" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3G5RGW5H-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743188v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Soriano" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Huysecom" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.002" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTSBGNCN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584969v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Hachid" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Agsous" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amara" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Beck" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743354v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743190v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tissoux" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Voinchet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.03.009" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MZ0GNLVR-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697233v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duquesnoy" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743178v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Limondin-Lozouet" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nicoud" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Auguste" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.013" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TM2MLB7-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743180v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Bahain" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingfeng Shao" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Han" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2009.10.008" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743187v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Torres" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Ortiz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gr&#252;n" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eggins" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00423546v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2008.10.018" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-878HWTNB-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409413v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hatt&#233;" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fontugne" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2009.02.019" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS3LB1ND-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743198v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Lautridou" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5234" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1RKPL2XB-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743200v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Beugnier" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5256" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743193v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Guette-Marsac" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Lechevalier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5269" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-1KV3SWQV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433542v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Selo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Valladas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bassinot" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Person" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.radmeas.2009.03.004" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V0G6R7VZ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743197v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.5244" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BN9W3RBN-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033331v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bonilauri" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Connan" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Jarvie" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/paleo.2008.5257" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033277v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0003598X00097623" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7CF364AEEADCFB74593374E6A9BECEBD7AD73F8F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890057v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Weisrock" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rousseau" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.6793" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-NKJQG52C-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890051v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;louis Vernet" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bazile" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;philip Brugal" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.1422" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192695v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Tozzi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Dolo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2008.01.007" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CL32DX5S-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00184668v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froget" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Joron" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.09.021" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03191847v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Froget" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2006.03.014" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XFR6XJ5R-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222858v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Richter" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2006.06.006" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2C04GM2M-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02478042v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Auguste" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Carbonel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.722" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X2XT5SZC-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476131v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassam Galheb" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.880" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02470559v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Wengler" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Mathieu" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ouammou" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.645" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890014v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2005.07.006" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-531GX9JB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02890035v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Van&#160;vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Folz" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A Keen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.826" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012205v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyn Wadley" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982979v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2005.13187" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012174v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Elie Brochier" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Even" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1768" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012189v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Pilleyre" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Sanzelle" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2004.1772" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962331v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Jacques Bahain" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Coudret" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Depaepe" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2003.12790" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534304v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(03)00027-1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FV4KGKQX-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962343v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-L. Joron" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mcpherron S." TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dibble H." TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0305-4403(03)00039-6" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CK071Q5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962353v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2003.09.004" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0W9TZJ2P-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962107v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Michel" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2003.1729" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962106v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Escutenaire" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kalicki" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janusz K. Kozlowski" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00445308v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher S. Henshilwood" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco d'Errico" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Royden Yates" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenobia Jacobs" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1067575" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497453v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques-&#201;lie Brochier" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Brugal" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.2002.1710" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962087v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lahitte" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Couli&#233;" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kidane" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Gillot" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)01491-9" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3BKV9GL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962102v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222632v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Joron" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00026-3" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01462969v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Lebel" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Trinkaus" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Faure" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Guerin" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.181353998" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889975v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bont&#233;" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(00)00062-7" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2CQ1BLF-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962085v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avraham Ronen" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1251-8050(00)00193-2" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7P2TLS44-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961991v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erella Hovers" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1998.0334" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HRG48PMB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02353551v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1999.2163" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961980v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Vermeersch" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1998.0369" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/91EF94474075BD63F45DD6703FB370998ECA7573/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962081v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Michel Geneste" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Griggo" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sultan Muhesen" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0003598x00088335" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EDE035EC422CA89CC8DFF9795D9083E688A002A4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961996v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Folz" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1350-4487(99)00046-3" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/4BF8C06B8708D552AF652C5DDD77C1D6ADF2F285/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02889971v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0277-3791(98)00080-8" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1148C127C04276312A1F76D532DA50C5879A1A13/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408385v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur J. Jelinek" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Armand" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp G. Chase" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lewis Dibble" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.1998.2400" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961973v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Michab" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961969v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;n J." TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miallier D." TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montret M." TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilleyre T." TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanzelle S." TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.944" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961953v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bechtel" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Schvoerer" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vartanian Emmanuel" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fain" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/arsci.1997.943" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961943v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a C Roosevelt" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lima da Costa" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Lopes Machado" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.272.5260.373" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961752v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Bar-Yosef" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Arnold" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Belfer-Cohen" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1996.0028" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8SJW597J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961740v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dessort" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/380336a0" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-ZJ9844M6-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961232v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Valladas" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Jelinek" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1995.0048" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9CND00D5-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961732v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Loyer" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte van Vliet-Lano&#235;" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Laurent Monnier" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Hall&#233;gouet" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/quate.1995.2034" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961094v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveg Schiegl" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijch.199500021" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/FE0230C464CBFA0D060BB83E34AC432FC5C8F2E0/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961072v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Jack Rink" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Yalcinkaya" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Otte" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harun Ta&#351;kiran" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1994.1081" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TT97Q2GJ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961084v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert L&#233;tuv&#233;" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961063v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/jasc.1993.1012" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWCZ6V9D-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961055v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Courtin" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cachier" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.1992.9527" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961058v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961044v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961033v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Parenti" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494778v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05494802v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume E Porraz" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04905577v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/rbgw-tf39" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268118v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Boccas" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Toska" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371911v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas J Conard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04268097v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617852v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473527v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslem Ben Arous" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quinfeng Shao" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536060v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pons-Branchu Edwige" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536058v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841729v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brutel" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Taris" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841573v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Haaland" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Igreja" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841739v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841601v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irka Hajdas" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536116v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Hoareau" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01841753v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536139v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tabouret" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bareille" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagore Grijalba" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536146v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536119v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Donard" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844232v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Duveau" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Auguste" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Berillon" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Laisn&#233;" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536144v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebrun Brice" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536148v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Pointurier" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535419v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cnuts Dries" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02377427v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535444v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729851v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas John Conard" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535467v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729852v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729801v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535381v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729818v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Medialdea" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2017.04.016" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729875v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anthro.2017.03.001" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97VJMPB9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728961v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728955v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958925v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucinda Backwell" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729866v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535367v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729904v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729911v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729920v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729924v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835755v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-H. Moncel" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Gema Chac&#243;n Navarro" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Lombera Hermida" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Menendez Granda" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017453v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729910v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729449v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729451v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729448v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729447v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729434v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729438v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729408v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Huot" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729407v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729455v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729410v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729453v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729412v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729422v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Bateman" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729409v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729443v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729480v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729459v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00757365v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Venditti" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729473v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729471v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729474v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729482v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757476v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729460v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729508v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Nathan" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729505v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mauz" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Shen" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729503v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729488v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729536v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Miller" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729526v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729515v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729542v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00581433v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729523v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Colonge" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729538v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729539v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729531v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729517v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729569v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00173655v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agnes Courty" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Emery-Barbier" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116909v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Wengler" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Bouzouggar" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Azzouzi" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochdi Bernoussi" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04371885v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149563v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tombret" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-01796967v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536157v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000267v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Verna" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536165v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asfawossen Asrat" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Leplongeon" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pleurdeau David" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463939v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brad Gravina" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00350407v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Moncel" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryl&#232;ne Patou-Mathis" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03028877v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Coutard Jean" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Dupret" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100852490" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.purh.17280" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02895685v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahman Ouammou" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711165v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840435v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Sirieix" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840897v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold L. Dibble" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326055v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534311v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18772/22005064174.32" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328464v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534316v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sanzelle" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370546v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333843v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Locht" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dabkowski" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Jamet" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03089288v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bourdier" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Dudognon" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumottay" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Millena Frouin" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051856v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>