--- v0 (2026-04-02)
+++ v1 (2026-05-16)
@@ -867,265 +867,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of network junctions for the totally asymmetric simple exclusion process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adélaïde Raguin</w:t>
+                <w:t xml:space="preserve">Modeling Cytoskeletal Traffic: An Interplay between Passive Diffusion and Active Transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izaak Neri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Physical Education Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042104⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.098102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.098102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531052v1</w:t>
+                <w:t xml:space="preserve">hal-00805162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Cytoskeletal Traffic: An Interplay between Passive Diffusion and Active Transport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Izaak Neri</w:t>
+                <w:t xml:space="preserve">Role of network junctions for the totally asymmetric simple exclusion process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adélaïde Raguin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 110 (9), pp.098102. </w:t>
+              <w:t xml:space="preserve">European Physical Education Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 88 (4), pp.042104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.110.098102⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.88.042104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00805162v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exclusion processes on networks as models for cytoskeletal transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1185,51 +1185,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Totally Asymmetric Simple Exclusion Process on Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3406,51 +3406,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling Collective Cytoskeletal Transport and Intracellular Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3523,51 +3523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Kern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Parmeggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Izaak Neri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Characterising stationary states in exclusion processes on networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, MMontpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3761,51 +3761,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Manna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.034117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184640v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Kraenkel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Kouhi Esfahani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02380-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.6.077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil T Young" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Su&#225;rez-Ledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tindemans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Mulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29HLHMSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.041411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q6716P8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verbist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830310001646680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478643031000152780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00254-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XGXVZDFZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frenkel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00485-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00257-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T0M90WQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Cox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4J6309T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hutzler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keisers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vito Dal Zovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01930091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773731v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chaubet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Kern" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Manna" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0221941" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184622v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bonnin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Stansfield" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Carmen Romano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.105.034117" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03184640v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Kraenkel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coastaleng.2021.103976" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957556v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Raguin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Parmeggiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2020.110370" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437145v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reihaneh Kouhi Esfahani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10955-019-02380-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Rousset" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciandrini" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.6.6.077" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531104v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil T Young" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1005555" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805162v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izaak Neri" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.110.098102" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531052v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.042104" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00904086v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/15/8/085005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00617509v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.068702" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364561v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel-&#193;ngel Su&#225;rez-Ledo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Pitard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Kob" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3129247" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Embley" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Parmeggiani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.80.041128" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00504391v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/29/295213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04797999v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tindemans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bela Mulder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2005.07.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-29HLHMSZ-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798020v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kern" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Weaire" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Martin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hutzler" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cox" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.70.041411" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798022v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Weaire" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sullivan" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morgan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspa.2003.1171" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/V84-Q6716P8K-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798031v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Weaire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Verbist" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500830310001646680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123933v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cantat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Kern" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Delannay" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i2003-10169-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-FRTX069T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798035v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daan Frenkel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1569473" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798034v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1478643031000152780" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798053v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Fourcade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00254-x" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-XGXVZDFZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798044v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noro" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Frenkel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1999-00485-9" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798056v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/epl/i1997-00257-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-T0M90WQ1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798015v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Drenckhan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Cox" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaney" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Holste" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.01.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4J6309T-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Hutzler" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cox" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alonso" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/15/1/307" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945892v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Keisers" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Vito Dal Zovo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01930091v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935611v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-4-431-54907-9_1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805148v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>