--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (152)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (154)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -360,5452 +360,5504 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bader Bouzar</w:t>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042218v1</w:t>
+                <w:t xml:space="preserve">hal-05514957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530273v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamine Zerbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514953v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alloul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530275v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05573826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Hurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Sciences and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 462, pp.121165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05514957v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05530270v1</w:t>
+                <w:t xml:space="preserve">hal-05514953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yassine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 434, pp.119340. </w:t>
+              <w:t xml:space="preserve">Green Technologies and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.100209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04387569v1</w:t>
+                <w:t xml:space="preserve">hal-05042218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 434, pp.119340. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530272v1</w:t>
+                <w:t xml:space="preserve">hal-04387569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.C. Chu</w:t>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">N-E. Abriak</w:t>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05530266v1</w:t>
+                <w:t xml:space="preserve">hal-05530270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Alloul</w:t>
+                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassila Sekkal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Zaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 433, pp.119288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633654v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material Flow Analysis: An Analytical Tool for Strategic Planning Towards a Zero-Waste Solution for End-of-Life Ballast Flows on a Track and Ballast Renewal Site (French Conventional Line)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources13120165⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882133v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04626745v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wassila Sekkal</w:t>
+                <w:t xml:space="preserve">J. Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Zaoui</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04382165v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Material Flow Analysis: An Analytical Tool for Strategic Planning Towards a Zero-Waste Solution for End-of-Life Ballast Flows on a Track and Ballast Renewal Site (French Conventional Line)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (12), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources13120165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05530268v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04883446v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04626745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
+                <w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t>
+              <w:t xml:space="preserve">Applied Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (16), pp.6951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882217v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04883446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+                <w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04636110v1</w:t>
+                <w:t xml:space="preserve">hal-04882217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhargav Ladduri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiales de construccion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815869v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05530268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Chinh Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Salima Aggoun</w:t>
+                <w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.C. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
+              <w:t xml:space="preserve">Materiales de construccion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04687752v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Tall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882237v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04636110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of a newly developed sediment-based binder for rapeseed straw and flax shiv concretes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105346⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04275691v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 452, pp.138906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247399v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Application of a newly developed sediment-based binder for rapeseed straw and flax shiv concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kourtaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 145, pp.105346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154717v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rilem Bookseries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168027v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+                <w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
+              <w:t xml:space="preserve">Arabian Journal of Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (11), pp.105261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168009v1</w:t>
+                <w:t xml:space="preserve">hal-04247399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Rais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301879v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t>
+              <w:t xml:space="preserve">Rilem Bookseries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04007498v1</w:t>
+                <w:t xml:space="preserve">hal-04168027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a low-carbon binder based on raw, ground, and carbonated waste paper fly ash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bader Bouzar</w:t>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00650⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569406v1</w:t>
+                <w:t xml:space="preserve">hal-04154717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydration of lime—marine sediment blends: Influence of mineralogical composition and lime content</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104043⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04074203v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04007498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+                <w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329455v1</w:t>
+                <w:t xml:space="preserve">hal-04301879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Development of a low-carbon binder based on raw, ground, and carbonated waste paper fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bader Bouzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 36, pp.e00650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04329880v1</w:t>
+                <w:t xml:space="preserve">hal-04569406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Hydration of lime—marine sediment blends: Influence of mineralogical composition and lime content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kourtaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 34 (6), pp.104043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2023.104043⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04301731v1</w:t>
+                <w:t xml:space="preserve">hal-04074203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
+              <w:t xml:space="preserve">Developments in the Built Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301841v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154718v1</w:t>
+                <w:t xml:space="preserve">hal-04301731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Mahfoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadim Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Aggoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168019v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04279993v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Benkabouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle T’kint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329431v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04279993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168060v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168032v1</w:t>
+                <w:t xml:space="preserve">hal-04168019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Agnès Zambon</w:t>
+                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jana Daher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
+              <w:t xml:space="preserve">Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03764619v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168045v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of marine dredged sediment as reactive powder compared to ground basaltic pyroclastic materials for the development of eco-friendly lime-pozzolan binders</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza Moueden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Zambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 130, pp.104553. </w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104553⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03651910v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03764619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aouad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Bourbon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5863,13064 +5915,13272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04168065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Evaluation of marine dredged sediment as reactive powder compared to ground basaltic pyroclastic materials for the development of eco-friendly lime-pozzolan binders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Kourtaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Senouci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 130, pp.104553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767092v1</w:t>
+                <w:t xml:space="preserve">hal-03651910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fluvial Sediments as SCMs: Characterization, Pozzolanic Performance, and Optimization of Equivalent Binder</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Ruben Snellings</w:t>
+                <w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004071⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04321984v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
+                <w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168073v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renewal of Ballasted Railway Tracks in France on Conventional Lines: Contribution to the Development of Material Flow Analysis (MFA)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+                <w:t xml:space="preserve">Fluvial Sediments as SCMs: Characterization, Pozzolanic Performance, and Optimization of Equivalent Binder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Snellings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2139/ssrn.4229532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301979v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04321984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Belayali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Senouci</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168038v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of marine sediments in geopolymer mortars: physico-mechanical, microstructural and environmental investigations at laboratory scale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+                <w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadoua El-Hajjaji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-022-01382-0⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.146-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04327448v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Renewal of Ballasted Railway Tracks in France on Conventional Lines: Contribution to the Development of Material Flow Analysis (MFA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Giboulot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lemelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13 (12), pp.165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.4229532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03766505v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Bouaich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mustapha Taleb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 352, pp.128983. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168070v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">+Study of metallic contamination of Oued Sebou sediments, Morocco</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Saadia El Hajjami</w:t>
+                <w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohammed El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101680⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772630v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03766505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of Mineral Solid Wastes in Backfill Road Materials: Technical and Environmental Investigations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Valorization of marine sediments in geopolymer mortars: physico-mechanical, microstructural and environmental investigations at laboratory scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-021-01544-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (3), pp.1109-1123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-022-01382-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320406v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04327448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Albert-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamza El-Moueden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34, pp.101903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770251v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03360292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W. Maherzi</w:t>
+                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168120v1</w:t>
+                <w:t xml:space="preserve">hal-03363618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of Compressed Earth Blocks Stabilized by Glass Waste Activated with NaOH Solution</w:t>
+                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Larbi</w:t>
+                <w:t xml:space="preserve">Rachid Hadj Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkrim Khaldi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Richard Lord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keith Torrance</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 14 (1), pp.102. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su14010102⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.9057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04322007v1</w:t>
+                <w:t xml:space="preserve">hal-03360269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
+                <w:t xml:space="preserve">Leaching test for assessing compliance with environmental requirements of fired clay bricks incorporated by deinking paper sludge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Khlif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 289, pp.123155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772496v1</w:t>
+                <w:t xml:space="preserve">hal-03772531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leaching test for assessing compliance with environmental requirements of fired clay bricks incorporated by deinking paper sludge</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Aouad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirvat Zakhour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 289, pp.123155. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03772531v1</w:t>
+                <w:t xml:space="preserve">hal-03772496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360269v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03178700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vapothermal curing of hemp shives: Influence on some chemical and physical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Khouja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Becquart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 171, pp.113870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (39), pp.55003-55013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178700v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03770175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological treatment of fuel wastewater generated from a thermal power plant by continuous and discontinuous aeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajar Qachach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Badr El Mahrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salah Souabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Tahiri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t>
+              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 222, pp.145-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5004/dwt.2021.27120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03770175v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological treatment of fuel wastewater generated from a thermal power plant by continuous and discontinuous aeration</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">+Study of metallic contamination of Oued Sebou sediments, Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saadia El Hajjami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Souabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Tahiri</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed El Alami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Desalination and Water Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5004/dwt.2021.27120⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology and Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23, pp.101680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eti.2021.101680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772923v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+                <w:t xml:space="preserve">Formulation of Compressed Earth Blocks Stabilized by Glass Waste Activated with NaOH Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sihem Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Khaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su14010102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168098v1</w:t>
+                <w:t xml:space="preserve">hal-04322007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Maherzi</w:t>
+                <w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168115v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168113v1</w:t>
+                <w:t xml:space="preserve">hal-03770251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boundary condition enforcement for renormalised weakly compressible meshless Lagrangian methods</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling of Mineral Solid Wastes in Backfill Road Materials: Technical and Environmental Investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeinab Mkahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2021.04.024⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-021-01544-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03771218v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03320406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability and transport properties of SCC incorporating dredged sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Rivard</w:t>
+                <w:t xml:space="preserve">Boundary condition enforcement for renormalised weakly compressible meshless Lagrangian methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolin Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ammar Yahia</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josip Basic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123116⟩</w:t>
+              <w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 130, pp.332-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.enganabound.2021.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03772404v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03771218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storage facilities reclamation using dredged sediments from waterways: Growing media formulation for plants according to the EU Ecolabel requirements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Peys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management and Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (6), pp.822-835. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (9), pp.4960. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0734242X211025201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326762v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+                <w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+                <w:t xml:space="preserve">N. Philippe Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Environmental Science and Engineering, pp.349-355. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03469324v1</w:t>
+                <w:t xml:space="preserve">hal-04168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 392, pp.544-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03360292v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joelle Kleib</w:t>
+                <w:t xml:space="preserve">Durability and transport properties of SCC incorporating dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Aouad</w:t>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ammar Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Henri Khayat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 288, pp.123116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363618v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM Simulations of Granular Matter Behaviour Under Triaxial Tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Souhila Fergani</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Claude Le Milbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-020-01540-x⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329420v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03469324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An eco-friendly epoxy polymer binder for the treatment of Tunisian harbor sediments: Laboratory investigations for beneficial reuse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Ksibi</w:t>
+                <w:t xml:space="preserve">Storage facilities reclamation using dredged sediments from waterways: Growing media formulation for plants according to the EU Ecolabel requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Ksibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 38 (8), pp.876-885. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/0734242X20910234⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 40 (6), pp.822-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X211025201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224947v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lecomte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lemay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168127v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D gradient corrected SPH for fully resolved particle–fluid interactions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">U. Tuzun</w:t>
+                <w:t xml:space="preserve">FEM Simulations of Granular Matter Behaviour Under Triaxial Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Souhila Fergani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khedidja Allag Ait Mokhtar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lynda Djerbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.09.030⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (2), pp.991-1008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-020-01540-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225016v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">An eco-friendly epoxy polymer binder for the treatment of Tunisian harbor sediments: Laboratory investigations for beneficial reuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ksibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t>
+              <w:t xml:space="preserve">Waste Management and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (8), pp.876-885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0734242X20910234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538638v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruihong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongwei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (9), pp.1046-1055. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224959v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and proportioning simulation of the roller compacted concrete, case of the local materials quarries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">3D gradient corrected SPH for fully resolved particle–fluid interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Joubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Tuzun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applied Mathematical Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.816-840. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apm.2019.09.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03224980v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and management of sediments and porous media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Hansen</w:t>
+                <w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ma. Catalina Alfaro de la Torre</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-020-08503-y⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04329765v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Evaluation and management of sediments and porous media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Hansen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ma. Catalina Alfaro de la Torre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (14), pp.15931-15934. </w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-020-08503-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225012v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04329765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03224960v1</w:t>
+                <w:t xml:space="preserve">hal-03225012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zeraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mansi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (6), pp.2709-2716. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250372v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Formulation and proportioning simulation of the roller compacted concrete, case of the local materials quarries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zdiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Achour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">M.B. Ouezdou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Rivard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gregoire</w:t>
+                <w:t xml:space="preserve">J. Neji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (5), pp.44-49</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225110v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03224980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Strength of Unbound Crop By-Products Using the Direct Shear Box Apparatus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06779⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 197, pp.626-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03250362v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 22, pp.252-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02080378v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christine Franke</w:t>
+                <w:t xml:space="preserve">Shear Strength of Unbound Crop By-Products Using the Direct Shear Box Apparatus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t>
+              <w:t xml:space="preserve">Journal of Renewable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7 (9), pp.855--863. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t>
+                <w:t xml:space="preserve">⟨10.32604/jrm.2019.06779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02062245v1</w:t>
+                <w:t xml:space="preserve">hal-03250362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moussa Dia</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01942707v1</w:t>
+                <w:t xml:space="preserve">hal-02080378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benefits of virtual calibration for discrete element parameter estimation from bulk experiments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRANULAR MATTER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-019-0962-y⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314811v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250374v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations of the Crushed Basanite Aggregates Effects on Lateritic Fine Soils of Bafang Area (West-Cameroon)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10706-018-0751-0⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), pp.861-871. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314898v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moussa Dia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Depelsenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Sediment Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34, pp.486-495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250375v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ilyas Ennahal</w:t>
+                <w:t xml:space="preserve">Benefits of virtual calibration for discrete element parameter estimation from bulk experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ben Turkia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.N. Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t>
+              <w:t xml:space="preserve">GRANULAR MATTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-019-0962-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250373v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of treated sediments on self-compacting mortars properties using design of experiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Mahfoud</w:t>
+                <w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Rivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 344, pp.730-740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03319558v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Investigations of the Crushed Basanite Aggregates Effects on Lateritic Fine Soils of Bafang Area (West-Cameroon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.T. Hyoumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.S.L. Wouatong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.R. Borrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
+              <w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37 (3), pp.2147-2164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10706-018-0751-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185567v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability and Swelling of Solidified/Stabilized Dredged Marine Soils with Class-F Fly Ash, Cement, and Lime</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Scribot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002187⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 163, pp.21-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095866v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (1), pp.592-603. </w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03250245v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Durability and Swelling of Solidified/Stabilized Dredged Marine Soils with Class-F Fly Ash, Cement, and Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250251v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185565v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term mechanical performance of marine sediments solidified with cement, lime, and fly ash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+                <w:t xml:space="preserve">The effect of treated sediments on self-compacting mortars properties using design of experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.A.E. Mahdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Patrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Mahfoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Di</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources &amp; …</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.301-306</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250239v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03319558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A study of shape non-uniformity and poly-dispersity in hopper discharge of spherical and polyhedral particle systems using the Blaze-DEM GPU code</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Damidot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.037⟩</w:t>
+              <w:t xml:space="preserve">Cement and Concrete Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320594v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+                <w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Maherzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Van Veen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boutouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 39 (5), pp.566-580. </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250244v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing media manufacturing from fluvial sediments and green wastes following E.U Ecolabel framework</w:t>
+                <w:t xml:space="preserve">Long-term mechanical performance of marine sediments solidified with cement, lime, and fly ash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Mamindy</w:t>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Cyril</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">S. Di</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Marine Georesources &amp; …</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2017.1320600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03319560v1</w:t>
+                <w:t xml:space="preserve">hal-03250239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
+                <w:t xml:space="preserve">A study of shape non-uniformity and poly-dispersity in hopper discharge of spherical and polyhedral particle systems using the Blaze-DEM GPU code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolin Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 163, pp.21-31. </w:t>
+              <w:t xml:space="preserve">Applied Mathematics and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 319, pp.318-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03250252v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
+                <w:t xml:space="preserve">Growing media manufacturing from fluvial sediments and green wastes following E.U Ecolabel framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.H. Le</w:t>
+                <w:t xml:space="preserve">Yannick Mamindy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.E. Abriak</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
+                <w:t xml:space="preserve">S. Cyril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 34, pp.217-220</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322382v1</w:t>
+                <w:t xml:space="preserve">hal-03319560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+                <w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine El Mahdi Safhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000804⟩</w:t>
+              <w:t xml:space="preserve">Case Studies in Construction Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322405v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03250244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (3), pp.585-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322365v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId252" w:history="1">
+                <w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 320, pp.748-764. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322366v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-accelerated strength development in stabilized marine soils as road construction materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N.E. Abriak</w:t>
+                <w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Azrar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001778⟩</w:t>
+              <w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), pp.1405-1414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322390v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle image velocimetry analysis on the sinking of shallow foundation in 2D</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+                <w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Geomechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322367v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the shear behavior of binary granular materials by DEM simulations and experimental triaxial tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.H. Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Wu</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S.-T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.05.027⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 65, pp.37-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322368v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the shear behavior of binary granular materials by DEM simulations and experimental triaxial tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (9), pp.2198-2210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2017.05.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322384v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear mechanical behavior of model materials samples by experimental triaxial tests: case study of 4 mm diameter glass beads</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Temperature-accelerated strength development in stabilized marine soils as road construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRANULAR MATTER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 19 (4), </w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 29 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10035-017-0753-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001778⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322364v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dredged marine sediments used as novel supply of filling materials for road construction</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+                <w:t xml:space="preserve">Particle image velocimetry analysis on the sinking of shallow foundation in 2D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 (3), pp.123-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03322389v1</w:t>
+                <w:t xml:space="preserve">hal-03322367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Sebaibi</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 131, pp.214-228. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 140, pp.432-444. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322409v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of the shear behaviour of hemp and rice husk-based concretes using triaxial compression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shear mechanical behavior of model materials samples by experimental triaxial tests: case study of 4 mm diameter glass beads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Remond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.148⟩</w:t>
+              <w:t xml:space="preserve">GRANULAR MATTER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 19 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-017-0753-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02892699v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and numerical study of cylindrical triaxial test on mono-sized glass beads under quasi-static loading condition</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId367" w:history="1">
+                <w:t xml:space="preserve">Dredged marine sediments used as novel supply of filling materials for road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apt.2016.09.006⟩</w:t>
+              <w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 35 (4), pp.472-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/1064119X.2016.1198945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03322416v1</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Azrar</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Maherzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Sebaibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 131, pp.214-228. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03322404v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of Granulation Time of the Pan Granulation on the Characteristics of the Aggregates Containing Dunkirk Sediments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+                <w:t xml:space="preserve">Experimental investigation of the shear behaviour of hemp and rice husk-based concretes using triaxial compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Chabannes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Garcia-Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.002⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 143, pp.621-632. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095883v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02892699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretation of Compression Behavior of Structured and Remolded Marine Soils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental and numerical study of cylindrical triaxial test on mono-sized glass beads under quasi-static loading condition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advanced Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28 (1), pp.155-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apt.2016.09.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001503⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095878v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03322416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorization of unauthorized sea disposal dredged sediments as a road foundation material</w:t>
+                <w:t xml:space="preserve">The Effect of Granulation Time of the Pan Granulation on the Characteristics of the Aggregates Containing Dunkirk Sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raouf Achour</w:t>
+                <w:t xml:space="preserve">Hassane Azrar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593330.2014.889758⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 143, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095933v1</w:t>
+                <w:t xml:space="preserve">hal-04095883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-dimensional consolidation of lime-treated dredged harbour sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Interpretation of Compression Behavior of Structured and Remolded Marine Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/19648189.2014.939309⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095890v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of lime treatment on geotechnical properties of Dunkirk sediments in France</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Valorization of unauthorized sea disposal dredged sediments as a road foundation material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raouf Achour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Rivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+                <w:t xml:space="preserve">Pascal Gregoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (3), pp.485-503. </w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 35 (16), pp.1997-2007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2012.755935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2014.889758⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095946v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and deformation properties of Dunkirk marine sediments solidified with cement, lime and fly ash</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">One-dimensional consolidation of lime-treated dredged harbour sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Geology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 166, pp.90-99. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), pp.199-218. </w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2014.939309⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095938v1</w:t>
+                <w:t xml:space="preserve">hal-04095890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-valorisation of Dunkirk dredged sediments and siliceous–aluminous fly ash using lime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Shear Strength Behavior of Cement/Lime-Solidified Dunkirk Sediments by Fall Cone Tests and Vane Shear Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (2), pp.415-431. </w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36 (1), pp.20120030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779309⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1520/GTJ20120030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095956v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shear Strength Behavior of Cement/Lime-Solidified Dunkirk Sediments by Fall Cone Tests and Vane Shear Tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Effect of lime treatment on geotechnical properties of Dunkirk sediments in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weiya Xu</w:t>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 36 (1), pp.20120030. </w:t>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (3), pp.485-503. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1520/GTJ20120030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2012.755935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095959v1</w:t>
+                <w:t xml:space="preserve">hal-04095946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Strength and deformation properties of Dunkirk marine sediments solidified with cement, lime and fly ash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Construction and Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+              <w:t xml:space="preserve">Engineering Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 166, pp.90-99. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007431v1</w:t>
+                <w:t xml:space="preserve">hal-04095938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Co-valorisation of Dunkirk dredged sediments and siliceous–aluminous fly ash using lime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dongxing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Weiya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Road Materials and Pavement Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.415-431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14680629.2013.779309⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04095977v1</w:t>
+                <w:t xml:space="preserve">hal-04095956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Road material basis in dredged sediment and basic oxygen furnace steel slag</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Miraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Wenzhao Chen</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 30, pp.309-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.11.032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04095964v1</w:t>
+                <w:t xml:space="preserve">hal-04095969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Road material basis in dredged sediment and basic oxygen furnace steel slag</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenzhao Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construction and Building Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 30, pp.309-319. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.11.032⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04095969v1</w:t>
+                <w:t xml:space="preserve">hal-04095964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solidification/stabilization of dredged marine sediments for road construction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongxing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weiya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 33 (1), pp.95-101. </w:t>
+              <w:t xml:space="preserve">, 2012, 33 (10), pp.1197-1205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09593330.2011.551840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095972v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine sediments as a granular source for civil engineering</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grégoire</w:t>
+                <w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Sebaibi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/EJECE.15.137-166⟩</w:t>
+              <w:t xml:space="preserve">Construction and Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095987v1</w:t>
+                <w:t xml:space="preserve">hal-01007431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and Swelling Properties of Solidified Dredged Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId447" w:history="1">
+                <w:t xml:space="preserve">Solidification/stabilization of dredged marine sediments for road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dong Xing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Weiya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.261-263.812⟩</w:t>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 33 (1), pp.95-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593330.2011.551840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095999v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M. Benzerzour</w:t>
+                <w:t xml:space="preserve">Effect of Fly Ash and Lime Treatment on Mechanical and Swell Properties of Dunkirk Dredged Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Ya Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drying Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 250-253, pp.755-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.250-253.755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096004v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Fly Ash and Lime Treatment on Mechanical and Swell Properties of Dunkirk Dredged Sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId335" w:history="1">
+                <w:t xml:space="preserve">Fine sediments as a granular source for civil engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Ya Xu</w:t>
+                <w:t xml:space="preserve">Pascal Grégoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Materials Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 250-253, pp.755-760. </w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 15 (2), pp.137-166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.250-253.755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/EJECE.15.137-166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04095993v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04095987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The GeDSeT project: constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength and Swelling Properties of Solidified Dredged Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dong Xing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.238⟩</w:t>
+              <w:t xml:space="preserve">Advanced Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 261-263, pp.812-815. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.261-263.812⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00691510v1</w:t>
+                <w:t xml:space="preserve">hal-04095999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zentar Rachid</w:t>
+                <w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Miraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.-E. Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t>
+              <w:t xml:space="preserve">Drying Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03173891v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The GeDSeT project: constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Haouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Laboudigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00425416v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00691510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Ballivy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (2), pp.774-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096141v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Monotonic aspects of the mechanical behaviour of bottom ash from municipal solid waste incineration and its potential use for road construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 29 (4), pp.1320-1329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.08.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007044v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of salts and organic matter on Atterberg limits of dredged marine sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Zentar</w:t>
+                <w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Edine Zri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dubois</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zentar Rachid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Clay Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 42 (3-4), pp.391-397. </w:t>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, N°53 - Janvier-Février-Mars 2009, pp.12-18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.04.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04096129v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03173891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Ballivy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 29 (2), pp.774-782. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
+              <w:t xml:space="preserve">, 2009, 29 (2), pp 774-782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096127v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonic aspects of the mechanical behaviour of bottom ash from municipal solid waste incineration and its potential use for road construction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rachid Zentar</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2008.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 135 (1), pp.153-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04096123v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+                <w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425313v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccumulation dans les tissus des espèces marines fréquentant les sites d'immersion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pascal Grégoire</w:t>
+                <w:t xml:space="preserve">Effects of salts and organic matter on Atterberg limits of dredged marine sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdeljalil Zri</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1472⟩</w:t>
+              <w:t xml:space="preserve">Applied Clay Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 42 (3-4), pp.391-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clay.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174067v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId491" w:history="1">
+              <w:t xml:space="preserve">, 2008, 52 (6), pp 947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096146v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+                <w:t xml:space="preserve">Bioaccumulation dans les tissus des espèces marines fréquentant les sites d'immersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Grégoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdeljalil Zri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, N°51 - Juillet-Aout-Septembre 2008, pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1472⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00485514v1</w:t>
+                <w:t xml:space="preserve">hal-03174067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of management of dredging operations II. Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+                <w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09593332708618654⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03185726v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology of management of dredging operations I. Conceptual developments</w:t>
+                <w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Comas-Cardona</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Binetruy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Composites Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-00485514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology of management of dredging operations II. Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ne Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Mac Farlane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (4), pp.431-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09593332708618654⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03185726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Methodology of management of dredging operations I. Conceptual developments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Junqua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Mac Farlane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 27 (4), pp.411-429. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09593332708618653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03185725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18930,2801 +19190,2801 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Alloul</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhamadou Amar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">GEOMATE 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03879522v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Alloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEOMATE 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816692v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liants chaux-sédiment : effet de la composition minéralogique et de la teneur en chaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Chabannes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Kourtaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Becquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+                <w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04816738v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03523143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International symposium on sediment management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">France Lagroix</w:t>
+                <w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duc Chinh Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Kleib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Amar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahfoud Benzerzour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t>
+              <w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523143v1</w:t>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04816738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Lecomte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11thinternational SedNEt Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04336176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Lagroix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RST 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01884996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New advances in large scale industrial DEM modeling towards energy efficient processes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Alary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lagroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gauthier, A.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03465649v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01656572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New advances in large scale industrial DEM modeling towards energy efficient processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pizette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolin Govender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel, N. Wilke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor, Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01656572v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03465649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Lagroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICRM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N-E Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01657837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gauthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258448v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01630939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">I2SM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411246v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I2SM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montreal, Canada</w:t>
+              <w:t xml:space="preserve">EGU 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01411249v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01411246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Patault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Gauthier,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">, 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01630939v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la compacité granulaire par une approche d'Apprentissage Automatique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Méthode de dimensionnement des structures de chaussées : quelle(s) adaptabilité(s) pour les matériaux granulaires alternatifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adolphe Kimbonguila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167702v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode de dimensionnement des structures de chaussées : quelle(s) adaptabilité(s) pour les matériaux granulaires alternatifs ?</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la compacité granulaire par une approche d'Apprentissage Automatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfeteh Sadok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167601v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Depelsenaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chemical and thermal treatment on the geotechnical properties of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. E. Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 159-169, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01611625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moussa Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyn Ramaroson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01741835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor Edine Abriak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minna Karstunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
+              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01153631v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId550" w:history="1">
+                <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Zentar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
+              <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096211v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Rangeard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zentar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21734,154 +21994,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic, geochemical and spectrocolorimetric particle characterization: example of the Canche Watershed (Nord-Pas-De-Calais, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Patault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Alary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Franke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Debret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gauthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01630937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -21891,152 +22151,152 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storage Facilities Reclamation Using Dredged Sediments from Waterways: Growing Media Formulation for Plants According to E.U ECOLABEL Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Zouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Ksibi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer International Publishing, pp.643-648, 2021, Environmental Science and Engineering, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04329511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22046,289 +22306,289 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leachate Discharge from a Public Landfill: Design and Sizing of a Treatment System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salah Souabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkader Anouzla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aysegul Pala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tonni Agustiono Kurniawan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">A Review of Landfill Leachate</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-263, 2024, Springer Water, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-55513-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04638334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiphysics Properties of Fired Clay Bricks Incorporating Deinking Paper Sludge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hajer Makni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hajer Makni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Becquart</w:t>
+                <w:t xml:space="preserve">Mohamed Khlif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedly Bradai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 3rd International EUROMAGH Conference 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.261-269, 2024, Springer Proceedings in Materials, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04636119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22338,114 +22598,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditorial n°53 Déchets Sciences et Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nor-Edine Abriak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, pp.2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03173872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId568"/>
+      <w:footerReference w:type="default" r:id="rId573"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22592,51 +22852,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882133v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120165" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275691v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105346" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569406v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00650" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074203v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104043" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651910v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104553" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04321984v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004071" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301979v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4229532" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327448v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Zouch" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksibi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01382-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772630v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia El Hajjami" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Souabi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Alami" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101680" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320406v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01544-5" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322007v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Larbi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khaldi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010102" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772531v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makni" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123155" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772263v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khouja" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113870" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772923v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Qachach" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahiri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27120" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771218v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Joubert" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilke" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolin Govender" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Basic" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2021.04.024" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772404v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Henri Khayat" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123116" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326762v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X211025201" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329420v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Fergani" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Allag Ait Mokhtar" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerbal" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01540-x" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224947v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouch" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ksibi" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20910234" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225016v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joubert" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Wilke" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Govender" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuzun" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.09.030" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224980v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdiri" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ouezdou" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neji" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329765v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hansen" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Catalina Alfaro de la Torre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08503-y" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250362v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06779" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314811v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Turkia" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0962-y" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314898v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Hyoumbi" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Wouatong" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Borrel" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0751-0" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319558v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Mahdi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahfoud" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320594v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.037" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1V10ZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319560v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cyril" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322367v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322368v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abriak" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.05.027" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929K2L6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322364v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0753-2" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892699v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.148" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322416v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2016.09.006" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826VJ8MF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425416v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174067v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zri" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1472" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185726v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Junqua" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Abriak" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gregoire" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mac Farlane" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618654" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185725v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618653" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879629v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465649v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, N. Wilke" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor, Edine Abriak" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167601v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kimbonguila" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329511v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_101" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638334v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anouzla" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Pala" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonni Agustiono Kurniawan" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55513-8_12" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636119v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_30" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173872v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3058" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00650" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104553" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04321984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4229532" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Zouch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01382-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123155" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khouja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113870" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Qachach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Souabi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia El Hajjami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Alami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101680" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Larbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khaldi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01544-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Joubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolin Govender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Basic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2021.04.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Henri Khayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X211025201" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Fergani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Allag Ait Mokhtar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerbal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01540-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ksibi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20910234" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225016v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Wilke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Govender" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuzun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.09.030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hansen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Catalina Alfaro de la Torre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08503-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdiri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ouezdou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250362v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06779" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314811v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Turkia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0962-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Hyoumbi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Wouatong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Borrel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0751-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319558v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Mahdi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahfoud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.037" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1V10ZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319560v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cyril" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abriak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.05.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929K2L6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0753-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892699v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.148" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2016.09.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826VJ8MF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425416v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174067v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1472" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185726v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Junqua" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Abriak" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gregoire" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mac Farlane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618654" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185725v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618653" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879629v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465649v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, N. Wilke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor, Edine Abriak" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167601v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kimbonguila" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_101" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638334v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anouzla" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Pala" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonni Agustiono Kurniawan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55513-8_12" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636119v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_30" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173872v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>