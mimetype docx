--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1,22718 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...22667 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nor-Edine ABRIAK </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (159)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of raw and calcined sediments on mechanical and rheological behaviour of grout cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Afif Zeggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Sebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 121, pp.115594. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2026.115594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcined street sweeping sediment on the mechanical and rheological properties of fly ash–slag geopolymers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Afif Zeggar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Sebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 16 (1), pp.6747. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-36673-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05532882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Sustainable Geopolymer Binders Using Clay and Laterite from Burkina Faso with GGBFS: A Path towards Hybrid Solutions for Low-Carbon Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoul Rachid Lankoandé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Nongwendé Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamine Zerbo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Sciences and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (04), pp.208-230. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4236/msa.2025.164012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of flash-calcined sediment on the mechanical – microstructural development and the durability of cementitious materials against to chloride attack and leaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Ceramics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24, pp.100868. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceram.2025.100868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05573826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis of layered double hydroxides derived from blast furnace slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bader Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Mkahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Hurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 462, pp.121165. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2025.121165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High strength, durability, and microstructure of geopolymer concrete with flash-calcined soils cured under ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (3), pp.1854-1872. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-025-02209-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05514953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of dredged sediments: Influence of sediment content on mechanical properties and environmental behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bader Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Green Technologies and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100209. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.grets.2025.100209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05042218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerated carbonation of waste paper fly ash by liquid process (NaHCO3) for stabilization of Ba and Pb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bader Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 434, pp.119340. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04387569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction: Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.2600-2600. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-024-02014-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04815869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Case study: reuse of excavated soils from the Grand Paris Express project for the formulation of low-carbon cementitious matrixes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Tall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (4), pp.2579-2590. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-024-01957-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development, Characterization, Application and Recycling of Novel Construction Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (16), pp.6951. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14166951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04883446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbonation in just add water geopolymer based on fly ash and dredged sediments mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.138959. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Ladduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolymer synthesis and performance paving the way for greener building material: A comprehensive study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Ladduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 20, pp.e03280. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04626745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel approach based on microstructural modeling and a multi-scale model to predicting the mechanical-elastic properties of cement paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 21, pp.e03498. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2024.e03498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying the hydration kinetics and mechanical-microstructural properties of Portland cements made with and without dredged sediment: experimental and numerical approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.C. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiales de construccion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 74 (354), pp.e340. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/mc.2024.363223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Flow Analysis: An Analytical Tool for Strategic Planning Towards a Zero-Waste Solution for End-of-Life Ballast Flows on a Track and Ballast Renewal Site (French Conventional Line)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 13 (12), pp.165. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/resources13120165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled effect of elevated thermal exposure and nanochannel confined water on the phase transformations and mechanical changes in calcium silicate hydrates paste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassila Sekkal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Zaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 433, pp.119288. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.119288⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and mechanical properties of geopolymers utilizing excavated soils, metakaolin and slags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bhargav Ladduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86, pp.108755. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.108755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04633654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-part geopolymer based on micronized sediments and fly ash mix: Mechanical, microstructural and leaching assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 96, pp.110426. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2024.110426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04687752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermodynamic modeling of one-part-geopolymer binders based on fly ash and micronized dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 452, pp.138906. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2024.138906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04882237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a newly developed sediment-based binder for rapeseed straw and flax shiv concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kourtaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.105346. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2023.105346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04275691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing mortar using limestone flash-calcined dredged sediment/millstone-clay cement binder (LFC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 76, pp.107346. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2023.107346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluorine soil stabilization using hydroxyapatite synthesized from minerals wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bader Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arabian Journal of Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (11), pp.105261. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arabjc.2023.105261⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Flash-Calcined Sediment and Blast Furnace Slag Ternary Binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zeraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.333. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13020333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04007498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash-Calcined Sediments for Zinc Adsorption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (13), pp.10230. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su151310230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geopolymer mortar with flash-calcined sediments cured under ambient conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 391, pp.131809. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.131809⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial Rocks Made from Dredged Sands of the Magdalen Islands (Canada): Preliminary Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rilem Bookseries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, RILEM Bookseries, 40, pp.994-1003. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-21735-7_105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Dynamic Surface Leaching of Monolithic Polymer Mortars Comprised of Wastes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Ennahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakia Rais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.2150. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16062150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a low-carbon binder based on raw, ground, and carbonated waste paper fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Mkahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bader Bouzar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Materials and Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, pp.e00650. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.susmat.2023.e00650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04569406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical and microstructural properties of just add water geopolymer cement comprised of Thermo-Mechanicalsynthesis Sediments-Fly ash mix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 400, pp.132626. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.132626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical properties and shrinkage performance of one-part-geopolymer based on fly ash and micronized dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elie Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khadim Ndiaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salima Aggoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Developments in the Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16, pp.100253. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dibe.2023.100253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparative analysis of ambient-cured metakaolin geopolymer mortar and flash-calcined soil geopolymer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 409, pp.134085. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2023.134085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydration of lime—marine sediment blends: Influence of mineralogical composition and lime content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kourtaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (6), pp.104043. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2023.104043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04074203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the physical and chemical characteristics of sediment fillers on the properties of mastic asphalt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Belayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 421, pp.118393. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2023.118393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Influence of external sulfate attack on the durability of reinforced mortars in the presence of calcined river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Benkabouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle T’kint</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (20), pp.6684. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16206684⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04279993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Soil-Based 3D-Printable Mixtures: A Mix-Design Methodology and a Case Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (7), pp.1618. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings13071618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Heat Release of Calcium Sulfoaluminate Cement by Modifying the Ye’elimite Content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirvat Zakhour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (6), pp.2470. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16062470⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Flash-Calcined Dredged Sediment for Concrete 3D Printing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Daher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1400. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12091400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Callovo-Oxfordian Argillite as a Raw Material for Portland Cement Clinker Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Bourbon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Buildings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (9), pp.1421. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/buildings12091421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of marine dredged sediment as reactive powder compared to ground basaltic pyroclastic materials for the development of eco-friendly lime-pozzolan binders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kourtaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 130, pp.104553. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2022.104553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03651910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the Compressive Strength of Waste-Based Concretes Using Artificial Neural Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (20), pp.7045. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15207045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Use of Dredged Marine Sediment in the Formulation of Air–Foam Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Moueden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Zambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (5), pp.2591-2607. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01650-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of flash-calcined sediment substitution in sulfoaluminate cement mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmats.2022.1035551⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Designing Efficient Flash-Calcined Sediment-Based Ecobinders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 15 (20), pp.7107. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma15207107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluvial Sediments as SCMs: Characterization, Pozzolanic Performance, and Optimization of Equivalent Binder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Snellings</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 34 (2), </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0004071⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04321984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressed Earth Blocks Using Sediments and Alkali-Activated Byproducts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fouad Belayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Senouci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (6), pp.3158. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14063158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03767092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reuse of treated wastewater and non-potable groundwater in the manufacture of concrete: major challenge of environmental preservation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fadoua El-Hajjaji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 29 (1), pp.146-157. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15561-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renewal of Ballasted Railway Tracks in France on Conventional Lines: Contribution to the Development of Material Flow Analysis (MFA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Giboulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Lemelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (12), pp.165. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.4229532⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mortar mixing using treated wastewater feasibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Bouaich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mustapha Taleb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 352, pp.128983. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2022.128983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of dredged sediment as a raw material for the manufacture of Portland cement – Numerical modeling of the hydration of synthesized cement using the CEMHYD3D code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 48, pp.103871. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2021.103871⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03766505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of marine sediments in geopolymer mortars: physico-mechanical, microstructural and environmental investigations at laboratory scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ksibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Material Cycles and Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.1109-1123. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-022-01382-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04327448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of residual waste glass in an alkali-activated binder – Structural characterization, environmental leaching behavior and comparison of reactivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Albert-Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El-Moueden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 34, pp.101903. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of Portland cement clinker from French Municipal Solid Waste Incineration Bottom Ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.e00629. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical Properties and Microstructure of Low Carbon Binders Manufactured from Calcined Canal Sediments and Ground Granulated Blast Furnace Slag (GGBS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Hadj Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Lord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Torrance</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (16), pp.9057. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13169057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03360269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leaching test for assessing compliance with environmental requirements of fired clay bricks incorporated by deinking paper sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 289, pp.123155. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of calcium sulfoaluminate cements composition on their durability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirvat Zakhour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 307, pp.124952. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.124952⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological treatment of fuel wastewater generated from a thermal power plant by continuous and discontinuous aeration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajar Qachach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr El Mahrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Souabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tahiri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination and Water Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 222, pp.145-155. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5004/dwt.2021.27120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment, mechanical behavior, and chemical properties of self-compacting mortars (SCMs) with harbor dredged sediments to be used in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28 (39), pp.55003-55013. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12279-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From dredged sediment to supplementary cementitious material: characterization, treatment, and reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 36 (1), pp.92-109. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2020.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vapothermal curing of hemp shives: Influence on some chemical and physical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reine Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khouja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 171, pp.113870. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">+Study of metallic contamination of Oued Sebou sediments, Morocco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadia El Hajjami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Souabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed El Alami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 23, pp.101680. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eti.2021.101680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of Compressed Earth Blocks Stabilized by Glass Waste Activated with NaOH Solution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sihem Larbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Khaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.102. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su14010102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance of Lightweight Aggregates Comprised of Sediments and Thermoplastic Waste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Ennahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (1), pp.515-530. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-020-00970-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of the degree of hydration of Portland cement using three different approaches: Scanning electron microscopy (SEM-BSE) and Thermogravimetric analysis (TGA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.e00754. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2021.e00754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03770251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of Mineral Solid Wastes in Backfill Road Materials: Technical and Environmental Investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeinab Mkahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-021-01544-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary condition enforcement for renormalised weakly compressible meshless Lagrangian methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolin Govender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josip Basic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Analysis with Boundary Elements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 130, pp.332-351. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enganabound.2021.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manufacturing of Low-Carbon Binders Using Waste Glass and Dredged Sediments: Formulation and Performance Assessment at Laboratory Scale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arne Peys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (9), pp.4960. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13094960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the Mechanical and Environmental Properties of Self-Compacting Mortars with Raw Harbour Dredging Sediments (SCMs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Philippe Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Environmental Science and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Environmental Science and Engineering, pp.349-355. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_57⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of fine sediments on rheology properties of self-compacting concretes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nongwendé Philippe Ouédraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 392, pp.544-557. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2021.07.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and transport properties of SCC incorporating dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Henri Khayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 288, pp.123116. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2021.123116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03772404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage facilities reclamation using dredged sediments from waterways: Growing media formulation for plants according to the EU Ecolabel requirements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ksibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 40 (6), pp.822-835. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X211025201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04326762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modified Red Muds and Slag Based Hydraulic Binders for Zn Removal: A Matrix-Spiking Approach Applied on Clayey Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adoum Mahamat Ahmat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Le Milbeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Minerals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (11), pp.1189. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/min11111189⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03469324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach for ecotoxicological characterization of non-hazardous sediments for their beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2608-2618. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-019-02543-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM Simulations of Granular Matter Behaviour Under Triaxial Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souhila Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khedidja Allag Ait Mokhtar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Djerbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 39 (2), pp.991-1008. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-020-01540-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An eco-friendly epoxy polymer binder for the treatment of Tunisian harbor sediments: Laboratory investigations for beneficial reuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ennahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ksibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (8), pp.876-885. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0734242X20910234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison between reactive MgO- and Na 2 SO 4 -activated low-calcium fly ash-solidified soils dredged from East Lake, China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruihong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongwei Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 38 (9), pp.1046-1055. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2019.1648616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04168127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D gradient corrected SPH for fully resolved particle–fluid interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Govender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Tuzun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematical Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78, pp.816-840. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apm.2019.09.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of soil erosion: example of the Canche River watershed (Northern France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 21 (5), pp.e2019GC008836. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GC008836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02538638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and management of sediments and porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Hansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma. Catalina Alfaro de la Torre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (14), pp.15931-15934. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08503-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the polymer mortar based on dredged sediments and epoxy resin: Effect of the sediments on the behavior of the polymer mortar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Ennahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 361, pp.968-982. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2019.10.104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New software for the optimization of the formulation and the treatment of dredged sediments for utilization in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zeraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Mansi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Soils and Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (6), pp.2709-2716. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11368-020-02605-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation and proportioning simulation of the roller compacted concrete, case of the local materials quarries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zdiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.B. Ouezdou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Neji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Emerging Technology and Advanced Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (5), pp.44-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the impact of waste glasses types on pozzolanic activity of cementitious matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhadi Bouchikhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 197, pp.626-640. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2018.11.180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of self-compacting mortars based on treated marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Ennahal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 22, pp.252-261. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2018.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing temporal variability and controlling factors of the sediment budget of a small agricultural catchment in Northern France (the Pommeroye)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Heliyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 5 (3), pp.e01407. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.heliyon.2019.e01407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02080378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of tributaries contributions using a confluence-based sediment fingerprinting approach in the Canche river watershed (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.457-469. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.02.458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02062245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Strength of Unbound Crop By-Products Using the Direct Shear Box Apparatus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Renewable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (9), pp.855--863. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/jrm.2019.06779⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability study of concrete incorporating dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2019.e00244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03225110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eco-friendly polymers mortar for floor covering based on dredged sediments of the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilyas Ennahal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), pp.861-871. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-019-00843-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benefits of virtual calibration for discrete element parameter estimation from bulk experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ben Turkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.N. Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Govender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANULAR MATTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (4), </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-019-0962-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of phosphatation and calcination on the environmental behaviour of sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Depelsenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sediment Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34, pp.486-495. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsrc.2018.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01942707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility of using marine sediments in SCC pastes as supplementary cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 344, pp.730-740. </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2018.12.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations of the Crushed Basanite Aggregates Effects on Lateritic Fine Soils of Bafang Area (West-Cameroon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W.T. Hyoumbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S.L. Wouatong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.R. Borrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical and Geological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (3), pp.2147-2164. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10706-018-0751-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03314898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A laboratory-scale experimental investigation on the reuse of a modified red mud in ceramic materials production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Scribot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 163, pp.21-31. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.12.092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation of mortars based on thermally treated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 20 (1), pp.592-603. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-017-0626-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability and Swelling of Solidified/Stabilized Dredged Marine Soils with Class-F Fly Ash, Cement, and Lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0002187⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the establishment of formulation laws for sediment-based mortars</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Building Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16, pp.106 - 117. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jobe.2017.12.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of treated sediments on self-compacting mortars properties using design of experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A.E. Mahdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Patrice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Mahfoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.301-306</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of uncontaminated marine sediments in mortar and concrete by partial substitution of cement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Courard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 93, pp.155-162. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconcomp.2018.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial reuse of Brest-Harbor (France)-dredged sediment as alternative material in road building: laboratory investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Van Veen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Boutouil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 39 (5), pp.566-580. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2017.1308440⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A study of shape non-uniformity and poly-dispersity in hopper discharge of spherical and polyhedral particle systems using the Blaze-DEM GPU code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolin Govender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 319, pp.318-336. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2017.03.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04320594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term mechanical performance of marine sediments solidified with cement, lime, and fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Di</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources &amp; …</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2017.1320600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability of a cementitious matrix based on treated sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amine El Mahdi Safhi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Case Studies in Construction Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.258 - 276. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cscm.2018.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03250244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growing media manufacturing from fluvial sediments and green wastes following E.U Ecolabel framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cyril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REVISTA INTERNACIONAL DE CONTAMINACION AMBIENTAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.217-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Dewatering by the Addition of Flocculation Aid on Treated River Sediments for Valorization in Road Construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (3), pp.585-597. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12649-016-9587-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the pozzolanic activity of a dredged sediment from Dunkirk harbour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Mamindy-Pajany</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 320, pp.748-764. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.powtec.2017.07.055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental impact and mechanical behavior study of experimental road made with river sediments: recycling of river sediments in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Azrar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JOURNAL OF MATERIAL CYCLES AND WASTE MANAGEMENT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), pp.1405-1414. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10163-016-0529-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress-dependent behavior of artificially structured and reconstituted marine soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Geomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (4), </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)GM.1943-5622.0000804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behavior of municipal solid waste incinerator bottom ash: Results from triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.H. Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.-T. Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 65, pp.37-46. </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2017.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the shear behavior of binary granular materials by DEM simulations and experimental triaxial tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (9), pp.2198-2210. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2017.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperature-accelerated strength development in stabilized marine soils as road construction materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (5), </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001778⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle image velocimetry analysis on the sinking of shallow foundation in 2D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 48 (3), pp.123-125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear mechanical behavior of model materials samples by experimental triaxial tests: case study of 4 mm diameter glass beads</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GRANULAR MATTER</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (4), </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-017-0753-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bibliography on the analytical model of the mechanical behaviour in uniaxial tension of fibre concrete: Application to concrete reinforced with fibres and powders from recycling of thermoset composite materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Maherzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Sebaibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 131, pp.214-228. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2016.11.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dredged marine sediments used as novel supply of filling materials for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Georesources and Geotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35 (4), pp.472-480. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1064119X.2016.1198945⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New experimental approach of the reuse of dredged sediments in a cement matrix by physical and heat treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 140, pp.432-444. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.02.142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of the shear behaviour of hemp and rice husk-based concretes using triaxial compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Garcia-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clerc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 143, pp.621-632. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2017.03.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of cylindrical triaxial test on mono-sized glass beads under quasi-static loading condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rémond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Powder Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 28 (1), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apt.2016.09.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03322416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effect of Granulation Time of the Pan Granulation on the Characteristics of the Aggregates Containing Dunkirk Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 143, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2016.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of high-performance concrete mixture using the Genetic Algorithm and Genetic Programming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Engineering Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interpretation of Compression Behavior of Structured and Remolded Marine Soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials in Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28 (6), </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)MT.1943-5533.0001503⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterizations of Marine and River Sediments in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental, Chemical, Ecological and Geophysical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (2), pp.123-128. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1999/1307-6892/10001056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of unauthorized sea disposal dredged sediments as a road foundation material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 35 (16), pp.1997-2007. </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2014.889758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARACTERISATION PHYSICO-CHIMIQUE ET ENVIRONNEMENTALE DES SEDIMENTS MARINS DRAGUES AU SUD DE LA FRANCE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Catalytic Materials and Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, XI, pp.29-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-dimensional consolidation of lime-treated dredged harbour sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19 (2), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19648189.2014.939309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Strength Behavior of Cement/Lime-Solidified Dunkirk Sediments by Fall Cone Tests and Vane Shear Tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geotechnical Testing Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 36 (1), pp.20120030. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1520/GTJ20120030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of lime treatment on geotechnical properties of Dunkirk sediments in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (3), pp.485-503. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2012.755935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and deformation properties of Dunkirk marine sediments solidified with cement, lime and fly ash</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 166, pp.90-99. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2013.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-valorisation of Dunkirk dredged sediments and siliceous–aluminous fly ash using lime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Road Materials and Pavement Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 14 (2), pp.415-431. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14680629.2013.779309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Road material basis in dredged sediment and basic oxygen furnace steel slag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30, pp.309-319. </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2011.11.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilization of siliceous–aluminous fly ash and cement for solidification of marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wenzhao Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 35, pp.856-863. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.04.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation on consistency limits of cement and lime-stabilized marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (10), pp.1197-1205. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2011.633565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waste fibre–cement matrix bond characteristics improved by using silane-treated fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Sebaibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Construction and Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.conbuildmat.2012.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidification/stabilization of dredged marine sediments for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 33 (1), pp.95-101. </w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2011.551840⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Fly Ash and Lime Treatment on Mechanical and Swell Properties of Dunkirk Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Ya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 250-253, pp.755-760. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.250-253.755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine sediments as a granular source for civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grégoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.137-166. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJECE.15.137-166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physico-mechanical characterisation of raw sediments and treated sediments with lime.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 15 (2), pp.239-267. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/EJECE.15.239-267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strength and Swelling Properties of Solidified Dredged Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dong Xing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 261-263, pp.812-815. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.261-263.812⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natural Dewatering of Marine Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.-E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drying Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 29 (14), pp.1705-1713. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07373937.2011.599905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GeDSeT project: constitution of a decision support tool (DST) for the management and material recovery of waterways sediments in Belgium and Northern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Lemiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Haouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Laboudigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, N°57 - Janvier-Février-Mars 2010, pp.5. </w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00691510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp.774-782. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monotonic aspects of the mechanical behaviour of bottom ash from municipal solid waste incineration and its potential use for road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1320-1329. </w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.08.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of marine sediments as a pavement base material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Waste Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (2), pp 774-782. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wasman.2008.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative du comportement physico-mécanique d'un sédiment pollué et non pollué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Edine Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zentar Rachid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, N°53 - Janvier-Février-Mars 2009, pp.12-18. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microporomechanical behaviour of perfectly straight unidirectional fiber assembly : theoretical and experimental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 69 (2), pp.199-206. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2008.10.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01007044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fall Cone Test to Characterize Shear Strength of Organic Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 135 (1), pp.153-157. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1061/(ASCE)1090-0241(2009)135:1(153)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et étude de l' impact sur l' environnement de sédiments dragués dans le nord de la France/ Characterisation and impact study on the environment of sediments dredged in the north of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Paralia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of salts and organic matter on Atterberg limits of dredged marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Clay Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (3-4), pp.391-397. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clay.2008.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built marine dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp 947-954. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviour and environmental impacts of a test road built with marine dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Resources, Conservation and Recycling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 52 (6), pp.947-954. </w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resconrec.2008.02.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaccumulation dans les tissus des espèces marines fréquentant les sites d'immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°51 - Juillet-Aout-Septembre 2008, pp.11-17. </w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1472⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unified microporomechanical approach for mechanical behavior and permeability of misaligned unidirectional fiber reinforcement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thang Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Comas-Cardona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Binetruy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, </w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2010.04.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of management of dredging operations II. Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mac Farlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.431-446. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332708618654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of management of dredging operations I. Conceptual developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mac Farlane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (4), pp.411-429. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593332708618653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03185725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (115)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flash calcined sediment used in the CEM III cement production and the potential production of hydraulic binder for the road construction – Part I: Characterization of CEM III cements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GEOMATE 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High performance mortar using flash calcined materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Alloul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liants chaux-sédiment : effet de la composition minéralogique et de la teneur en chaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Chabannes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Kourtaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NOMAD 2022 - 4e conférence internationale francophone Nouveaux Matériaux et Durabilité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; LMGC; LIFAM, Nov 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03879629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMAG2021 : Magnétisme en Sciences de la Terre, de l'Univers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03523143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental acceptability of dredged sediments in road engineering: comparative waste and product approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium on sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recycling of dredged sediments as a raw material for Portland cement production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Chinh Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joelle Kleib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamadou Amar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahfoud Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Nord Europe, Jun 2021, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04816738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological proposal for the ecotoxicological characterization of continental and marine sediments for recovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lors</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11thinternational SedNEt Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Dubronik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04336176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic fingerprinting of fluvial suspended particles in the Canche River watershed (Nord-Pas-de-Calais, France) – approaching the hydro-sedimentary budget regarding fertile soil erosion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Lagroix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RST 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing sources of suspended sediments in fluvial systems by magnetic and geochemical particle characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gauthier, A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PMag 2017 - Magnétisme de la Biosphère aux Planètes telluriques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01656572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New advances in large scale industrial DEM modeling towards energy efficient processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pizette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolin Govender</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel, N. Wilke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor, Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2017 - 23ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03465649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Magnetic fingerprinting” of fluvial suspended particles in the context of fertile soil erosion: example of the Canche River watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Lagroix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICRM 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01658225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MÉTHODOLOGIE DE CARACTÉRISATION ET DE VALORISATION DES SÉDIMENTS MARINS EN TECHNIQUE ROUTIÈRE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV ÈME SYMPOSIUM INTERNATIONAL ENVIRONNEMENT, CATALYSE ET GÉNIE DES PROCÉDÉS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Douai, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse multi-échelle des processus d’érosion et de transfert de sédiments sur le bassin versant de la Canche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N-E Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIV th International Symposium on Environment, Catalysis and Process Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Lille Douai, Dec 2017, Douai, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01657837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Packing density of fine and sandy materials, Experimental and Modeling approaches .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal-, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of water demand of dredged sediment in concrete formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Montréal- Canada., Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended sediment transport and sediment fingerprinting in the watershed of the Canche (Nord-Pas-de-Calais, France): a multi-parameter approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I2SM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RHEOLOGICAL BEHAVIOR OF THE COMBINAISON OF CEMENT AND WATER-REDUCING PLASTICIZER OF THE CONCRETE SLURRY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wasteng - 6th International Conference on Engineering for Waste and Biomass Valorisation -</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnauld Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01411246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic and geochemical particle characterization: example of the Canche watershed (Nord-Pas-de-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Gauthier,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formulation des matériaux alternatifs dans les bétons par des approches d' Intelligence Artificielle .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur : Les Matériaux locaux et la construction Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Adrar, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L' état Sature Surface Humide (SSH) des matériaux fins ou a dominance fine dans les formulations de béton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVèmes Journées Nationales Génie Côtier Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, TOULON, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de formulation d' un BHP par des Algorithmes Génétique et Programmation Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Liège-Belgique, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de dimensionnement des structures de chaussées : quelle(s) adaptabilité(s) pour les matériaux granulaires alternatifs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adolphe Kimbonguila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederic Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Characterizations of Marine and River Sediments in the North of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMCE 2015 : 17th International Conference on Materials and Chemical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Jeddah, Saudi Arabia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation et de valorisation des sédiments marins en technique routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68e Conférence Canadienne de GéotechniqueGeoquebec 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, QUEBEC, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dewatering of Dunkirk dredged sediments for reuse in Civil Engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Symposium on Environment, Catalysis and Process Engineering ECGP 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compacité granulaire par une approche d'Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of organic matter on the hydration of road material from dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International SedNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The optimization of the concrete granular compacity by machine learning approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International SedNet conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kraków, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place de méthode de formulation par Apprentissage Automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Doctoriales 18ème édition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Marcq en Baroeul Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation de la compacité granulaire par Programmation Génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition de la Journée Des Doctorants (EDSPI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, LILLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of physicochemical and thermal treatment on the environmental behavior of sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Depelsenaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 2014 -5th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Rio de Janeiro, Brazil. p.1446-1453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design method of civil engineering materials with evolutionary algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfeteh Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation et caractérisation de la durabilité d' un béton à base de sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Regroupement Francophone pour la Recherche et la Formation sur le Béton (RF)²B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Douai, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology of characterization and valorization of the marine sédiments in civil engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the rotational speed of a granulating plate on the properties of aggregates made of dredged sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 th International Symposium on Sediment management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, FERRARA, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of chemical and thermal treatment on the geotechnical properties of dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. E. Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SYMPHOS 2013 - 2ND INTERNATIONAL SYMPOSIUM ON INNOVATION AND TECHNOLOGY IN THE PHOSPHATE INDUSTRY</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Agadir, Morocco. p. 159-169, </w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2014.09.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01611625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la répartition des polluants selon les fractions granulométriques d' un sédiment marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32èmes Rencontres de l' AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, ORLEANS, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de caractérisation et de valorisation des sédiments marins en génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical-physical and environmental characterization of marine dredged sediments in south of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation physico-chimique et environnementale des sédiments marins dragués au Sud de la France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of solidified sandy sediments as roadbed materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">STABILISATION OF POLLUTED SEDIMENT IN CEMENTITIOUS SYSTEM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Aouad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Workshop Mechanisms and modelling of waste/cement interactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des sédiments marins en couche de fondation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'11</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve d Ascq, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compressibility of cement-treated marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GESeD : Gestion Environnementale des Sédiments de Dragage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Caen, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of dredged sediments as foundation materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIth International Symposium on Environment, Catalysis and Process Engineering (ECGP' 11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villeneuve D'Ascq, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of Lime Treatment to Drying Process of Dredged Sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental behaviour and characterization of treated dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wasteng12 - 4th International Conference on Engineering for Waste and Biomass Valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Porto, Portugal. pp.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of dredged marine sediments in concrete : Durability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Rivard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anna Maria Workshop XIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Holmes Beach Floride, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical and Environmental behaviour of Treated Dredged Sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Marine Sediment Dredging in a Concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des sédiments marins dans des ouvrages de Génie Civil : formulation et suivi physico-mécanique et environnemental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassane Azrar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP'10</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorization of Dredged Sediment and industrials Co-products in Road Materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on Sample Moulding of Marine Sediments by Preconsolidation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management: Focus on Analytical Methodologies and its Implication on Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Promoting Integrated Sediment Management : PRISMA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhafid Kasmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Alibaug, Maharashtra, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of treatments on the environmental behavior of dredged sediment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Dia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyn Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Nzihou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteEng 12 -4th International Conference on Engineering for Waste and Biomass Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Porto, Portugal. p.214-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01741835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineralogical and compaction properties of dredged marine sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Coastal and Maritime Mediterranean Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental exploration of dredged marine sediment as new material resource for road engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of 14th ARC. The 14th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Hong Kong, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geotechnical properties of cement-based dredged marine sediments as a new pavement material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoHunan International Conference II: Emerging Technologies for Design, Construction, Rehabilitation, and Inspections of Transportation Infrastructures (GeoHunan2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Hunan, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l' acceptabilité environnementale des sédiments de dragage en tant que matériaux alternatifs : Application du guide méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditerranéenne Côtière et Maritime EDITION 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, TANGER, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durability analysis of fly ash/cement-solidified dredged materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Coastal and Maritime Mediterranean Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Tanger, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental research of dredged marine sediment for the beneficial use as a new roadbed material.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IIème Symposium International sur la gestion des sédiments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study of cement based sediments as a roadbed material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Advances in Mechanical Engineering and Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Making of a road material with a dredged sediment treated with hydraulic binders and industrials co-products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Engineering Conference on Advancement in Mechanical and Manufacturing for Sustainable Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géotechnique en laboratoire de sédiments marins en vue de leur valorisation éventuelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIèmes Journées Nationales Génie Cotier Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Les Sables D' olonne, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of compaction parameters of sediments mixed with steel slag products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium Sediment Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Casablanca, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a new method of formulation for road base layer by the use of packing density model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Geomaterials and Structures 2010 (AGS' 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Djerba, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Study on Physical and Mechanical Characteristics of Dredged Marine Sediment for Valorization in Road Engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Engineering for Waste and Biomasse Valorisation.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination de caractéristique physique de sédiments fins de dragage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de Géotechnique et de Géologie de l' ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de recyclage et valorisation du sédiment marin dragué en technique routière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weiya Xu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eau, Déchets &amp; Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Alexandrie Egypte, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of physical characteristics of marine sediment for a beneficial reuse in road engineering.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dongxing Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ENCON - 3rd Engineering Conference 2010 - Advancement in Mechanical and Manufacturing Engineering for Sustainable Environment.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Kuching, Sarawak, Malaysia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preparation of sediments for valorisation : dehydration and drying, mechanical and chemical separation Water content reduction of dredged sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Conference on Recycling and Reuse of Materials (Polymers, Wood, Leather, Water, Glass, metals, Ceramics, Semi Conductors etc) and their Products (ICRM-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, KOTTAYAM, KERALA, Inde</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie de valorisation des sédiments de dragage en technique routière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Internationale sur la Valorisation des Déchets et de la Biomasse Résiduelle dans les Pays en Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, OUAGADOUGOU Burkina Fasso, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confection d'un materiau routier à base de sédiments de dragages mélangés aux matériaux granulaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Sustainable Built Environment Infrastructures in Developing Countries (SBEIDCO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, ORAN, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Confection d'un matériau routier à base de sédiment de dragage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVIIème Rencontres Universitaires de Génie Civil - Génie Civil et Développement Durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, SAINT-MALO, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en oeuvre d'une méthodologie pour la valorisation des sédiments de dragage maritime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Méditérranéenne Côtière et Maritime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the performances of developed road material including dredged silty materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PATRAS GRECE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on sediments management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Miraoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">the Fourth World Congress on Maintenance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, HAINAN, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude comparative du comportement physico-mécanique des sédiments pollués et non pollués</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdeljalil Zri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues de dragages maritimes pour stabiliser l'érosion du littoral Nord-Pas-de-Calais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIVème colloque franco-polonais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, GRENOBLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, LILLE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road material design : environmental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Bulteel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Engineering for Waste Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, PATRAS GRECE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical behaviours of material for the road foundation from river sediments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, LILLE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the marine and river sediments (North of France) for using in road domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on the interactions between sediments and water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, ESPERENCE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments : study of the possibilities of beneficial reuse in roads construction field, I conceptual developments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th international symposium on the interactions between sediments and water</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, ESPERENCE, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement mécanique au triaxial d'un matériau granulaire issu d'un mâchefer d'incinération d'ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème rencontres universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BORDEAUX, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale du comportement mécanique d'un mâchefer d'incinération d'ordures ménagères (MIOM) dans la perspective d'une utilisation en techniques routières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SOMAPRO sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude pour une utilisation des sédiments comme les matériaux routiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium EURODEUR - ECGP6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, MARSEILLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation d'un sédiment de dragage en vue d'une valorisation en aménagement côtier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Somapro Sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation des boues de dragages maritimes en granulats artificiels en vue de stabiliser l'érosion littorale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Brakni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Gregoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXVème rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, BORDEAUX, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de la performance mécanique des sédiments marins pollués pour une valorisation en technique routière (conférence invitée)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque SOMAPRO 2007 Sols et matériaux à problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2007, Unknown, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Response envelopes of the elasto-plastic S-CLAY1 model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minna Karstunen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation mécanique d'un mâchefer d'incineration d'ordures ménagères sous compressions triaxiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Symposium on Environment, Catalysis and Process Engineering (ECGPP'5)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, FES, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01153631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the caractherisation of the mechanical behaviour of a granular medium resulting from a municiapl solid waste incineration for a potential use in road engineering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21th international Conference on Solid Waste Technology and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Philadelphia, USA, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of polluted sediments in road construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc Thanh Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SEDNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical study of pressuremeter strain and stress holding test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NUMERICAL METHODS IN GEOTECHNICAL ENGINEERING</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Graz Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement sous chargements oedométriques cycliques d'un matériau granulaire issu d'un machefer d'incinération d'ordures ménagères : expérience et modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zakrzewski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1er congrès international Mines : Exploration, Exploitation et impact Environnemental (M3E)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Casablanca, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COBRAMSEG III</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental road infrastructure with marine sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Ballivy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Leduc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium SEDNET</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des propriétés géotechniques des sédiments marins pour une valorisation en technique routière.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECGP 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du comportement mécanique d'un mâchefer d'incinération d'ordures ménagères sous chargements oedométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires de Génie Civil - AUGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Grenoble, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physical and mechanical behavior of dredged marine sediments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Conference on Remediationof Contaminated Sediments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2005, NEW ORLEANS, LOUISIANNE, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanical characterization of behaviour under one dimensional consolidation tests of a bottom ash from municipal solid waste incineration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WasteENG 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, ALBI, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine sediments in road construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second Symposium international sur le traitement et le retraitement des matériaux pour travaux d'infrastructures - TREMTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Paris, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation du comportement anisotrope d'argiles remaniées normalement consolidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIèmes Rencontres Universitaires de Génie Civil</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, GRENOBLE, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two approaches to model the behaviour of soft natural clay under principal stress axes rotation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Cudny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics ,(NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of soil model on the analysis of pressuremeter test.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rangeard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics (NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de sédiments maritimes issus de l'opération de dragage pour leur Journée Professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les entretiens du RGC&amp;U</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Paris, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of marine sediments for beneficial use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 16th European Young Geotechnical Engineers Conference (EYGEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la zone non saturée d' une friche industrielle en vue de modéliser le flux de polluant transitant vers la nappe superficielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guerin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l' Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Lille, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation géotechnique des sédiments de dragage en vue de leur valorisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Management of Liquid and Solid Residues (MALISORE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Mohammedia, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecoulements dans un sol non saturé : succion, méthode de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Guerin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First International Symposium on the Management of Liquid and Solid Residues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Malisore, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling natural Saint Herblain clay behaviour under various stress and strain paths.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Rangeard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Numerical Models in Geomechanics, (NUMOG IX)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2004, Ottawa, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source tracing of fluvial suspended sediments by magnetic, geochemical and spectrocolorimetric particle characterization: example of the Canche Watershed (Nord-Pas-De-Calais, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Patault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Alary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Franke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Debret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Gauthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01630937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Storage Facilities Reclamation Using Dredged Sediments from Waterways: Growing Media Formulation for Plants According to E.U ECOLABEL Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lemay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Zouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ksibi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer International Publishing, pp.643-648, 2021, Environmental Science and Engineering, </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-51210-1_101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « valorisation des sédiments de dragage en aménagements paysager »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issameddine Khezami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « Valorisation des sédiments de dragage en technique routière»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide méthodologique « valorisation des sédiments de dragage dans la filières béton »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Mamindy-Pajany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Achour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Benzerzour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CD2E, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue : International Symposium on Sediment Management, Lille ,Environmental technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Taylor &amp; Francis, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphysics Properties of Fired Clay Bricks Incorporating Deinking Paper Sludge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Makni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Khlif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chedly Bradai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 3rd International EUROMAGH Conference 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 43, Springer Nature Singapore, pp.261-269, 2024, Springer Proceedings in Materials, </w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-97-2000-2_30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leachate Discharge from a Public Landfill: Design and Sizing of a Treatment System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salah Souabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Anouzla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aysegul Pala</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tonni Agustiono Kurniawan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Review of Landfill Leachate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.239-263, 2024, Springer Water, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-55513-8_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04638334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xth International Symposium on Environment, Catalysis and Process Engineering -ECGP'10- Fez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)-Alibaug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sino-France International Conference on Civil Engineering & Mechanics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)-Casablanca</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditorial n°53 Déchets Sciences et Techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.2. </w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03173872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Symposium on Sediment Management (I2SM)- Lille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1st International symposium on sediment management (I2SM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nor-Edine Abriak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Damidot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Zentar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05595638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId696"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -22852,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882133v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120165" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00650" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074203v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104043" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104553" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04321984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4229532" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Zouch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01382-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123155" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772263v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khouja" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113870" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772923v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Qachach" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Souabi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahiri" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27120" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia El Hajjami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Alami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101680" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Larbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khaldi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01544-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Joubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolin Govender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Basic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2021.04.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Henri Khayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326762v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X211025201" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Fergani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Allag Ait Mokhtar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerbal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01540-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ksibi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20910234" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225016v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Wilke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Govender" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuzun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.09.030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hansen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Catalina Alfaro de la Torre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08503-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdiri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ouezdou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250362v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06779" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314811v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Turkia" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0962-y" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Hyoumbi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Wouatong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Borrel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0751-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319558v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Mahdi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahfoud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.037" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1V10ZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319560v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cyril" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abriak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.05.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929K2L6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322364v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0753-2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892699v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.148" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2016.09.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826VJ8MF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425416v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174067v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zri" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1472" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185726v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Junqua" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Abriak" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gregoire" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mac Farlane" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618654" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185725v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618653" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879629v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465649v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, N. Wilke" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor, Edine Abriak" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167601v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kimbonguila" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329511v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_101" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638334v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anouzla" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Pala" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonni Agustiono Kurniawan" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55513-8_12" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636119v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_30" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173872v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3058" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532849v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Afif Zeggar" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Sebaibi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Maherzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Edine Abriak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahfoud Benzerzour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2026.115594" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532882v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor-Edine Abriak" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-36673-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514957v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rachid Lankoand&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Amar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Kleib" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Nongwend&#233; Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamine Zerbo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/msa.2025.164012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530275v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Alloul" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-025-02209-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05573826v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Chinh Chu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2025.100868" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575518v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bader Bouzar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeinab Mkahal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Hurel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2025.121165" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05514953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042218v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.grets.2025.100209" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Abriak" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119340" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530270v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Tall" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zeraoui" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-02014-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815869v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.C. Chu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benzerzour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amar" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kleib" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E. Abriak" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/mc.2024.363223" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636110v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-024-01957-z" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14166951" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882217v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Mahfoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadim Ndiaye" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Aggoun" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138959" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530268v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhargav Ladduri" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03280" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687663v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2024.e03498" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04626745v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530272v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530266v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882133v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Giboulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lemelin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Binetruy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources13120165" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassila Sekkal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Zaoui" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Maherzi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119288" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633654v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.108755" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04687752v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2024.110426" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882237v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2024.138906" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275691v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Kourtaa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Chabannes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Becquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2023.105346" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329431v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2023.107346" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04247399v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arabjc.2023.105261" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04007498v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor Edine Abriak" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aouad" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13020333" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su151310230" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154717v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.131809" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168027v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine El Mahdi Safhi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rivard" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-21735-7_105" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168009v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyas Ennahal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Bouaich" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Rais" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062150" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569406v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2023.e00650" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329455v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.132626" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329880v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dibe.2023.100253" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301731v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2023.134085" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074203v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2023.104043" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04154718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Belayali" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.118393" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279993v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Benkabouche" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le T&#8217;kint" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16206684" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301841v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Daher" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings13071618" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168019v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirvat Zakhour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16062470" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168070v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091400" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168065v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bourbon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/buildings12091421" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03651910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2022.104553" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168045v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zentar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207045" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764619v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Moueden" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Zambon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01650-4" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168032v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmats.2022.1035551" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168060v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma15207107" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04321984v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhadi Bouchikhi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Snellings" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0004071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767092v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Senouci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14063158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168073v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadoua El-Hajjaji" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15561-3" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.4229532" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168038v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Taleb" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2022.128983" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03766505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2021.103871" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04327448v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Zouch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ksibi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-022-01382-0" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360292v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Albert-Mercier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El-Moueden" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101903" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363618v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00629" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03360269v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Hadj Sadok" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lord" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Torrance" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13169057" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772531v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Makni" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Khlif" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedly Bradai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123155" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772496v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.124952" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772923v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajar Qachach" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr El Mahrad" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah Souabi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tahiri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5004/dwt.2021.27120" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770175v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nongwend&#233; Philippe Ou&#233;draogo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12279-6" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178700v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2020.06.002" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772263v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine Karam" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khouja" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Becquart" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113870" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772630v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadia El Hajjami" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed El Alami" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eti.2021.101680" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322007v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Larbi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Khaldi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su14010102" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168120v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-020-00970-1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03770251v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2021.e00754" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320406v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01544-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771218v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Joubert" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Wilke" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolin Govender" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pizette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josip Basic" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enganabound.2021.04.024" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168115v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Peys" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13094960" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168113v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Philippe Ouedraogo" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_57" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168098v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2021.07.035" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772404v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Yahia" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Henri Khayat" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2021.123116" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326762v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X211025201" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03469324v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adoum Mahamat Ahmat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Le Milbeau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min11111189" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224960v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lecomte" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mamindy-Pajany" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lors" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemay" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-E. Abriak" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-019-02543-9" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329420v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhila Fergani" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khedidja Allag Ait Mokhtar" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Djerbal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-020-01540-x" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224947v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouch" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Ennahal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ksibi" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0734242X20910234" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-nord-europe.hal.science/hal-04168127v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongxing Wang" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruihong Wang" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongwei Wang" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2019.1648616" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225016v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Joubert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.N. Wilke" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Govender" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pizette" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Tuzun" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apm.2019.09.030" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538638v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Franke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Patault" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Alary" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Lagroix" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GC008836" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329765v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Hansen" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma. Catalina Alfaro de la Torre" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08503-y" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225012v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2019.10.104" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224959v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zeraoui" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mansi" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-020-02605-3" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224980v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zdiri" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Ouezdou" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Neji" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250375v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.180" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DPHNM05R-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250373v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rivard" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2018.12.024" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5MJK161S-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02080378v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gauthier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2019.e01407" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062245v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.02.458" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250362v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/jrm.2019.06779" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225110v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Achour" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gregoire" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2019.e00244" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250372v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-019-00843-3" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314811v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ben Turkia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-019-0962-y" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01942707v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Dia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Depelsenaire" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsrc.2018.10.002" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250374v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2018.12.060" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314898v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Hyoumbi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S.L. Wouatong" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.R. Borrel" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10706-018-0751-0" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250252v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scribot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.12.092" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1G5FDNJZ-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185567v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Damidot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-017-0626-0" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Zentar" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0002187" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250245v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2017.12.011" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0GT0V2Z1-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319558v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A.E. Mahdi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Patrice" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Mahfoud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185565v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Zhao" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courard" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconcomp.2018.07.010" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ75F5PD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250251v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Van Veen" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boutouil" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2017.1308440" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320594v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.03.037" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R1V10ZH7-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250239v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wang" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Di" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2017.1320600" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03250244v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cscm.2018.01.007" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319560v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Mamindy" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cyril" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322404v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kasmi" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Azrar" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-016-9587-0" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322365v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2017.07.055" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MX9NH298-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322366v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10163-016-0529-5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322405v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.E. Abriak" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GM.1943-5622.0000804" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322382v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H. Le" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Binetruy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-T. Nguyen" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2017.03.045" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WTHWQ2SX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322368v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Wu" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. R&#233;mond" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Abriak" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Becquart" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2017.05.027" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D929K2L6-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322390v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001778" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322367v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322364v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Remond" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-017-0753-2" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322409v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sebaibi" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Sebaibi" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2016.11.060" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XG3KNK65-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322389v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1064119X.2016.1198945" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322384v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.02.142" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JM1GCKXV-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892699v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Garcia-Diaz" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clerc" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.03.148" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322416v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apt.2016.09.006" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-826VJ8MF-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095883v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassane Azrar" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.06.002" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595413v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfeteh Sadok" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095878v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)MT.1943-5533.0001503" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595425v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Achour" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc Thanh Tran" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1999/1307-6892/10001056" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095933v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gregoire" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2014.889758" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595463v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095890v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2014.939309" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095959v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weiya Xu" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ20120030" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095946v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenzhao Chen" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2012.755935" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095938v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2013.09.007" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GM8XM25W-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095956v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14680629.2013.779309" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095969v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Miraoui" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2011.11.032" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SC8HPV4H-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095964v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.04.024" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8FL0CZ1M-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095977v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.633565" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007431v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2012.07.024" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095972v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dong Xing Wang" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2011.551840" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095993v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Ya Xu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.250-253.755" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095987v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dubois" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gr&#233;goire" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.137-166" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595523v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Zri" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/EJECE.15.239-267" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095999v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.261-263.812" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096004v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Miraoui" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2011.599905" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00691510v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Michel" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Haouche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Laboudigue" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.238" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096127v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Ballivy" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.05.004" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RNXFDB1C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096123v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bernard" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2008.08.019" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BLWJ38Q9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425416v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173891v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdeljalil Edine Zri" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zentar Rachid" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1280" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007044v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thang Tran" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Comas-Cardona" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2008.10.015" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5GXMQ3W-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096141v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)1090-0241(2009)135:1(153)" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595545v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096129v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clay.2008.04.003" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C3K4N1HC-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425313v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2008.02.002" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FKFGZF12-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096146v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174067v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1472" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485514v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2010.04.023" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8018DHD8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185726v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Junqua" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ne Abriak" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Gregoire" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mac Farlane" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618654" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185725v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593332708618653" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816692v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879522v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879629v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523143v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336246v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lors" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816738v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336176v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bazin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884996v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01656572v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Franke" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Patault" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alary" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lagroix" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier, A." TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465649v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel, N. Wilke" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nor, Edine Abriak" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01658225v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lagroix" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gauthier" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595411v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657837v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N-E Abriak" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595423v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595417v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630939v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411249v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Gauthier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595424v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01411246v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01258448v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gauthier," TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595418v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595421v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595422v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167601v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adolphe Kimbonguila" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595431v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595430v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595428v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167702v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595429v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595432v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595426v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595427v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757368v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595467v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595465v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Benzerzour" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595470v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595469v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhafid Kasmi" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01611625v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ramaroson" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. E. Abriak" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2014.09.034" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595468v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595486v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issameddine Khezami" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595483v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595482v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595485v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595487v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Potier" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595488v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595484v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595489v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595494v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595495v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Ramaroson" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595514v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595496v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595501v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595499v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595500v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595498v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595497v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01741835v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595528v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595526v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595527v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595525v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595524v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595534v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595535v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595538v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595531v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595540v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595536v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595533v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595532v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595539v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595541v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Damidot" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595549v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595548v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595546v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595623v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595547v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595629v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595634v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595628v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595625v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brakni" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595631v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Dubois" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595632v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bulteel" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595633v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595626v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595630v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595645v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595644v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595641v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595643v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595646v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595642v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096211v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minna Karstunen" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Rangeard" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595649v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153631v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595651v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595648v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096197v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595650v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zakrzewski" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595653v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595647v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Leduc" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595652v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595659v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595658v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595657v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595656v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595660v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595666v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cudny" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595664v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Rangeard" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595692v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595662v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595667v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Picot" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Guerin" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595661v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595663v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595665v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01630937v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Debret" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04329511v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemay" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51210-1_101" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595479v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595477v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595478v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595636v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04636119v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-2000-2_30" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638334v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Anouzla" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aysegul Pala" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tonni Agustiono Kurniawan" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-55513-8_12" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595516v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595515v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595543v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595542v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03173872v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3058" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595635v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595638v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>