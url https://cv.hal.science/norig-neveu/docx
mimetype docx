--- v0 (2026-03-28)
+++ v1 (2026-05-13)
@@ -1319,183 +1319,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01423746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La sacralisation du territoire jordanien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 151, pp.107-128. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/assr.22357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01119251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Islamic tourism as an ideological construction: A Jordan study case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Tourism and Cultural Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (4), pp.327 - 337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14766825.2010.521252⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01716966v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">halshs-01119251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1645,234 +1645,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les réseaux religieux chrétiens dans le cadre de la migration à Amman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">séminaire « La planète migratoire dans la mondialisation. Retour sur une histoire longue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Aix-en-Provence, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églises et association chrétiennes : mobilisation de réseaux confessionnels dans le cadre de la migration au cours de la seconde moitié du XXe siècle en Jordanie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Espaces et temps de la migration. Le rôle des réseaux en contexte de conflits au Moyen-Orient au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Beyrouth, Lebanon</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02457445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Religious mobility, a historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">second lajeh meeting programme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02457557v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-02457445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Espaces et temps de la migration. Le rôle des réseaux en contexte de conflits au Moyen-Orient au XXe siècle</w:t>
               </w:r>
@@ -2660,213 +2660,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05512023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Post-2014 Christian Iraqi Refugees: Reconfiguration of Faith-Based Assistance in Jordan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations in Jordan. Reception Policies and Settlement Strategies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Bloomsbury Publishing Plc, 2024, 9780755606863. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5040/9780755606856.0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-04871259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jordan, conflicts and migrations : rethinking host policies and settlement strategies from a long-term and multiscale perspective : introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jalal Al Husseini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Napolitano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Al Husseini Jalal; Napolitano Valentina; Neveu Norig. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations in Jordan : Reception Policies and Settlement Strategies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, I.B. Tauris, pp.1-21, 2024, 9780755606870. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5040/9780755606856.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ird-04647797v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">ird-04871259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Al-Khidr Conflict. Shared Holy Sites as Observatories of the Social Fabric during the Mandate Period (Emirate of Transjordan)</w:t>
               </w:r>
@@ -3697,1468 +3697,3568 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, une fidèle diffuse l'office sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent des plats salés à table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538558v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Le Père Gerald Metal bénit deux fidèles agenouillés devant lui en leur apposant ses mains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue d'une grotte dans la cour de la maison du père Gerald Metal, où se trouve une statue de la Vierge Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue depuis les bancs à l'entrée de l'église où l'on voit les fidèles faire la queue pour recevoir la communion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Quartier de Jabal al-Husseyn - Mission Pontificale Jabal al-Husseyn - Vue d'un panneau indiquant l'entrée de la &amp;quot;Pontifical Mission for Palestine Library and Center&amp;quot; en langues anglaise et arabe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Eglise de rite latin à Jabal al-Lwebdeh - Peinture accrochée au mur, représentant la Transfiguration du Christ, un texte peint en arabe et deux petites images pieuses sont apposés en bas du tableau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535978v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Un prêtre bénit par le signe de le croix un objet apporté par une fidèle à la fin de la messe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535956v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Pendant la communion distribuée par Gerald Metal aux côtés d'un diacre, les fidèles font la queue tandis que certains prient agenouillés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Père Gerald Metal officiant lors de l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent différents plats à table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue depuis l'assemblée de la prière du Notre-Père pendant l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent différents plats salés à table</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538549v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537668v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Deux fidèles reçoivent la bénédiction du Père Gerald Metal par apposition des mains à la fin de la messe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Une fidèle diffuse en direct sur les réseaux sociaux l'office des vêpres célébré par le père Gerald Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537776v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue de l'autel avant la messe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles prient juste avant la consécration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue des instruments de musique utilisés pour la liturgie, un tambourin et des harmonicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536911v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Assemblée de fidèles qui regardent, assis, l’office où un prêtre et un diacre sont devant l'autel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535853v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue depuis l'entrée de l'église pendant la communion, les fidèles font la queue pour recevoir la communion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Le père Gerald Metal indique à deux jeunes servants d'autel des informations sur une tablette tactile tandis qu'une femme observe le trio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Le père Gerald Metal est avec deux jeunes servants d'autel en habits et deux adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Fidèles communiant dans l'église de la maison du père Gerald Metal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Photo de groupe de la paroisse avec le Père Gerald Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05537602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Fidèles communiant dans l'église de la maison du père Gerald Metal</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, le père se fait prendre en photo par un fidèle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Le père Gerald Metal indique à deux jeunes servants d'autel des informations sur une tablette tactile tandis qu'une femme observe le trio</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Prêtre bénissant deux fidèles agenouillés devant lui en apposant ses mains sur la tête de ces derniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Le père Gerald Metal est avec deux jeunes servants d'autel en habits et deux adultes</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Une fidèle retire un bouquet de fleur de l'autel après l'office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, le père se fait prendre en photo par un fidèle</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Une fidèle est en train de lire un texte pendant l'office des vêpres, qui est diffusé en direct sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent des plats salés à table</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Programme liturgique du 28 mai 2025 en tagalog</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Le Père Gerald Metal bénit deux fidèles agenouillés devant lui en leur apposant ses mains</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue de l'église avant le début de la messe, l'autel est visible ainsi qu'un panneau avec le programme liturgique du jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue d'une grotte dans la cour de la maison du père Gerald Metal, où se trouve une statue de la Vierge Marie</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Office des vêpres, l'assemblée récite le Notre-Père, avec sur la gauche les drapeaux de la Jordanie, des Philippines et du Vatican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue depuis les bancs à l'entrée de l'église où l'on voit les fidèles faire la queue pour recevoir la communion</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537760v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles sont assis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Quartier de Jabal al-Husseyn - Mission Pontificale Jabal al-Husseyn - Vue d'un panneau indiquant l'entrée de la &amp;quot;Pontifical Mission for Palestine Library and Center&amp;quot; en langues anglaise et arabe</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536869v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Fidèles quittant l'église après la messe par l'entrée principale de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, une fidèle diffuse l'office sur les réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Le prêtre Gerald Metal bénit un objet apporté par une fidèle à la fin de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535950v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue depuis l'arrière de l'église de la prière du Notre-Père pendant l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Appartement du Père Gerald Metal - Repas avec des fidèles, le père les accueille devant la table couverte de nourriture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue depuis l'assemblée de la prière du Notre-Père pendant l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536921v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue d'une fidèle devant une statue de Jésus-Christ dans la cour de l'église</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent différents plats salés à table</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Une fidèle est en train de lire un texte pendant l'office des vêpres, l'office est diffusé en direct sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Préparatifs de l'anniversaire des 60 ans du père Gerald Metal, les fidèles déposent différents plats à table</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Mission Pontificale Jabal al-Husseyn - Anniversaire des 60 ans du père Gerald Metal, le père s'apprête à souffler sur les bougies de ses gâteaux d'anniversaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Pendant la communion distribuée par Gerald Metal aux côtés d'un diacre, les fidèles font la queue tandis que certains prient agenouillés</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538566v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles sont assis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Père Gerald Metal officiant lors de l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue d’un autel devant l’assemblée des fidèles qui regardent, assis, l’office où un prêtre et un diacre se font face avant la consécration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Eglise de rite latin à Jabal al-Lwebdeh - Peinture accrochée au mur, représentant la Transfiguration du Christ, un texte peint en arabe et deux petites images pieuses sont apposés en bas du tableau</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles sont debouts face à l'autel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles sont en train de communier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue depuis les bancs à l'entrée de l'église où l'on voit les fidèles faire la queue pour recevoir la communion, un diacre se tient aux côtés du prêtre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, une partie des fidèles est assise, l'autre debout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Un prêtre bénit par le signe de le croix un objet apporté par une fidèle à la fin de la messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5167,2757 +7267,657 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Deux fidèles reçoivent la bénédiction du Père Gerald Metal par apposition des mains à la fin de la messe</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue depuis l'entrée de l'église avant le début de la messe, certains fidèles sont déjà là, l'autel est visible ainsi qu'un panneau avec le programme liturgique du jour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Une fidèle diffuse en direct sur les réseaux sociaux l'office des vêpres célébré par le père Gerald Metal</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05536320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue sur les musiciens et les chanteurs du chœur de la paroisse pendant une messe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue de l'autel avant la messe</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Prière du Notre-Père pendant l'office des vêpres, diffusé en direct sur les réseaux sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue depuis l'arrière de l'église pendant la messe, les fidèles prient juste avant la consécration</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Deux fidèles déposant des dons dans la boîte de la quête devant l'autel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal Amman dans l'église Notre-Dame de l'Annonciation - Vue des instruments de musique utilisés pour la liturgie, un tambourin et des harmonicas</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Deux fidèles tenant le bouquet de fleur de l'autel, avec au fond les drapeaux de la Jordanie, des Philippines et du Vatican</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Assemblée de fidèles qui regardent, assis, l’office où un prêtre et un diacre sont devant l'autel</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538503v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Vue de la cour de la maison du père Gerald Metal, où se trouve une statue de la Vierge Marie dans une petite grotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Vue depuis l'entrée de l'église pendant la communion, les fidèles font la queue pour recevoir la communion</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538403v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Statue de Mar Charbel dans la cour de la maison du père Gerald Metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin à Jabal al-Lwebdeh - Prêtre bénissant deux fidèles agenouillés devant lui en apposant ses mains sur la tête de ces derniers</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05538414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonds ANR PredicMO – Jordanie – Amman – Messe de rite latin dans l'église de la maison du père Gerald Metal - Office des vêpres, le père Gerald Metal et deux servants d'autel se tiennent derrière l'autel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison Méditerranéenne Des Sciences de l'Homme Phonothèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Secteur archives de la recherche et phonothèque de la Médiathèque de la Maison méditerranéenne des sciences humaines et sociales (UAR 3125 AMU/CNRS) - Aix-en-Provence (France)., Amman, Jordan. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...1724 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05538339v1</w:t>
-              </w:r>
-[...373 lines deleted...]
-                <w:t xml:space="preserve">hal-05538473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId144"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7993,51 +7993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85A0BB91"/>
+    <w:nsid w:val="D449EF7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8224,51 +8224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norig-neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9669-5174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175743649" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://predicmo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Benhaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mangon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bij" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2023.2233220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs02.0175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716966v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14766825.2010.521252" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119251v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22357" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457557v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457913v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457445v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3658-femmes-missionnaires-dans-les-mondes-musulmans.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04871259v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449633_002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437944_005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537602v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537749v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538259v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538535v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538558v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535976v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538426v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535942v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536835v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537513v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537668v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537679v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538363v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538549v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538544v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535932v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538327v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535978v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535956v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537776v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537655v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537504v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536911v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535853v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535915v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538276v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538485v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536869v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537617v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535950v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538451v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538394v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537760v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536921v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05533459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538339v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538403v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538414v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538503v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538351v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538473v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norig-neveu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9669-5174" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/175743649" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://predicmo.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05418009v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmine Benhaida" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Mangon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bii" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05546516v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14bij" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04871041v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Boissevain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/machr2.006.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13530194.2023.2233220" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03931582v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18748945-03203016" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755253v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351273v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716963v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cy.3038" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01425135v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Crivello" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mano&#235;l P&#233;nicaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rtm.hs02.0175" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01423746v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/clo.2668" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119251v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.22357" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14766825.2010.521252" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457438v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457913v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457557v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01755276v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02457923v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163169v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163198v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146117v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163191v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146052v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01146138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163208v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01163205v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05512023v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3658-femmes-missionnaires-dans-les-mondes-musulmans.html" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04871259v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0021" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04647797v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalal Al Husseini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Napolitano" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9780755606856.0007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04381111v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003386285" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03919001v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalaura Turiano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004449633_002" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508376v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004437944_005" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03051604v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01782255v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03807327v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taher Labadi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01427167v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01716967v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537513v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maison M&#233;diterran&#233;enne Des Sciences de l'Homme Phonoth&#232;que" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538558v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535976v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538426v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535942v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536835v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535978v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537679v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535956v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535932v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538327v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538544v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538363v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538549v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537668v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537582v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537776v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537655v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537504v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536911v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535853v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535915v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538259v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537836v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537749v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537602v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538535v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535961v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538276v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538451v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538394v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537760v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536869v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535967v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535950v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538370v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536921v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537617v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538267v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538566v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536875v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05533459v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536888v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536898v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535940v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536178v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05535954v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05536320v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05537519v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538351v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538473v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538503v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538403v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538414v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05538339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>