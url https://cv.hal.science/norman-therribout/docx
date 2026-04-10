--- v0 (2026-03-15)
+++ v1 (2026-04-10)
@@ -291,286 +291,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05222315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatments and Treatment Predictors in Patients With Substance Use Disorders and Comorbid Attention-Deficit/Hyperactivity Disorder</w:t>
+                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoffer Brynte</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05222288v1</w:t>
+                <w:t xml:space="preserve">hal-04815236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Treatments and Treatment Predictors in Patients With Substance Use Disorders and Comorbid Attention-Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Brynte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnt Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Begeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Crunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.24m15494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815236v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05222288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trouble du Déficit de l’Attention/Hyperactivité et Addictions : concepts et applications cliniques pour une meilleure prise en charge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,51 +651,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -785,51 +785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel W. Van Kernebeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -958,51 +958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXIV (4), pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1027,77 +1027,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical course of comorbid substance use disorder and attention deficit/hyperactivity disorder: protocol and clinical characteristics of the INCAS study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoffer Brynte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Aeschlimann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Csaba Barta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Hendikus Abraham Begeman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1187,51 +1187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1287,91 +1287,91 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and characterizing plausible chemsex users from non-specific items across sexual behavior and substance use scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta Bőthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1446,497 +1446,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05222401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility, acceptability and preliminary outcomes of a cognitive behavioral intervention for the treatment of help-seeking patients with a problematic practice of chemsex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Rencontre avec l'expert : Qui sont les chemsexeurs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions, Jul 2024, Gibraltar, Gibraltar</w:t>
+              <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647793v1</w:t>
+                <w:t xml:space="preserve">inserm-05564896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pluridisciplinarité au service de la prise en charge des comorbidités</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Feasibility, acceptability and preliminary outcomes of a cognitive behavioral intervention for the treatment of help-seeking patients with a problematic practice of chemsex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Rollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Flouriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Ile De France des hôpitaux de jour d'addictologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collège Professionnel des Acteurs de l'Addictologie Hospitalière, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions, Jul 2024, Gibraltar, Gibraltar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04200207v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04647793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La pluridisciplinarité au service de la prise en charge des comorbidités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Ducoutumany</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Dupré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mulhauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daley-Vanh Sounaphong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16e colloque international ATHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Européenne Toxicomanie Hépatites SIDA, Oct 2023, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée Ile De France des hôpitaux de jour d'addictologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collège Professionnel des Acteurs de l'Addictologie Hospitalière, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04264996v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intervention TCC de prévention de la rechute alcool intégrant des patients abstinents et non abstinents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">16e colloque international ATHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Européenne Toxicomanie Hépatites SIDA, Oct 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200177v1</w:t>
+                <w:t xml:space="preserve">hal-04264996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Intervention TCC de prévention de la rechute alcool intégrant des patients abstinents et non abstinents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04200177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evaluation diagnostique du Trouble du Déficit de l'Attention / Hyperactivité en Hôpital De Jour d'Addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1981,51 +2050,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège Professionnel des Acteurs de l'Addictologie Hospitalière (COPAAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2035,65 +2104,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2138,100 +2207,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04715363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2263,113 +2332,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04707195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un groupe de thérapie cognitive et comportementale à destination des usagers du chemsex : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,87 +2453,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2509,350 +2578,350 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque international ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Biarritz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des patients sur l’intervention d’un patient expert en Hôpital de Jour d’Addictologie : enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Ben Nifla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vereecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif à la BEARNI des patients souffrant de Trouble du Déficit de l’Attention/Hyperactivité comorbide à un Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Davost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence de symptômes du Trouble du Déficit de l’Attention / Hyperactivité et de traumatismes infantiles rapportés chez des patients adultes souffrant de Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2884,87 +2953,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire du Trouble du Déficit de l'Attention/Hyperactivité chez des patients adultes souffrant de Trouble de l'Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3009,113 +3078,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,87 +3203,87 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des perturbations du sommeil chez des personnes souffrant d'un trouble de l'usage d'une substance (TUS) avec ou sans TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3259,51 +3328,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3313,51 +3382,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du Trouble Déficit de l'Attention / Hyperactivité associé au Trouble de l'Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3366,90 +3435,90 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3459,65 +3528,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double diagnostic dans le domaine des addictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3532,146 +3601,146 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Elsevier Masson, pp.87-101, 2023, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thérapie cognitive et comportementale et psychostimulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, II, Elsevier Masson, pp.197-208, 2023, Pratiques en psychothérapie, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3681,130 +3750,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des thérapies comportementales cognitives pour les usagers du chemsex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.22 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3814,114 +3883,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage du Trouble du Déficit de l’Attention/Hyperactivité chez des personnes adultes présentant un Trouble de l’Usage de Substance et prise en charge ciblée de la comorbidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris-Nanterre, 2024. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024PA100089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05222475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId86"/>
+      <w:footerReference w:type="default" r:id="rId87"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3989,51 +4058,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="658659AE"/>
+    <w:nsid w:val="FBCB600D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4220,51 +4289,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>