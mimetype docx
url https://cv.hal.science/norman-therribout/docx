--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -132,1178 +132,1312 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TDAH et addiction avec substances</w:t>
+                <w:t xml:space="preserve">Psychometric properties of ADHD screening and diagnostic tools in patients with severe substance use disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Karsinti</w:t>
+                <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+                <w:t xml:space="preserve">Clara Chrétienneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Lucie Davost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Clinical and Health Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 26 (1), pp.100682. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijchp.2026.100682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05222315v1</w:t>
+                <w:t xml:space="preserve">hal-05595326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">TDAH et addiction avec substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Mentale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 292</w:t>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815236v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05222315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatments and Treatment Predictors in Patients With Substance Use Disorders and Comorbid Attention-Deficit/Hyperactivity Disorder</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Repérer et diagnostiquer le TDAH de l'adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Santé Mentale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 292</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05222288v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trouble du Déficit de l’Attention/Hyperactivité et Addictions : concepts et applications cliniques pour une meilleure prise en charge</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frank Bellivier</w:t>
+                <w:t xml:space="preserve">Treatments and Treatment Predictors in Patients With Substance Use Disorders and Comorbid Attention-Deficit/Hyperactivity Disorder</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Brynte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnt Schellekens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Begeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo Crunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 86 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4088/JCP.24m15494⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815250v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05222288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Trouble du Déficit de l’Attention/Hyperactivité et Addictions : concepts et applications cliniques pour une meilleure prise en charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Vorspan</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Bellivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annales Médico-Psychologiques, Revue Psychiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03739049v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michiel W. Van Kernebeek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cleo L. Crunelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wim van Den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.11.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les applications mobiles en addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Nègre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Nann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Courrier des addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, XXIV (4), pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The clinical course of comorbid substance use disorder and attention deficit/hyperactivity disorder: protocol and clinical characteristics of the INCAS study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoffer Brynte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alex Hendikus Abraham Begeman</w:t>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amanda Bäcker</w:t>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Psychiatry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 22 (1), pp.625. </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12888-022-04259-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.803227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03860033v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03739049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The clinical course of comorbid substance use disorder and attention deficit/hyperactivity disorder: protocol and clinical characteristics of the INCAS study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoffer Brynte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Aeschlimann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Csaba Barta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Hendikus Abraham Begeman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda Bäcker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 22 (1), pp.625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12888-022-04259-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03860033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Specific Cognitive Behavioral Group Therapy Program for Stimulant Use Disorder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 13, pp.1031067. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.1031067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04037040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1313,788 +1447,788 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and characterizing plausible chemsex users from non-specific items across sexual behavior and substance use scales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beáta Bőthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léna Nagy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónika Koós</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shane Kraus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions (ISSBA), Jul 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05222401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rencontre avec l'expert : Qui sont les chemsexeurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Cannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05564896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility, acceptability and preliminary outcomes of a cognitive behavioral intervention for the treatment of help-seeking patients with a problematic practice of chemsex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Behavioral Addictions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for the Study of Behavioral Addictions, Jul 2024, Gibraltar, Gibraltar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04647793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La pluridisciplinarité au service de la prise en charge des comorbidités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Ducoutumany</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mulhauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daley-Vanh Sounaphong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Ile De France des hôpitaux de jour d'addictologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collège Professionnel des Acteurs de l'Addictologie Hospitalière, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque international ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Européenne Toxicomanie Hépatites SIDA, Oct 2023, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04264996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intervention TCC de prévention de la rechute alcool intégrant des patients abstinents et non abstinents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Thérapie Comportementale et Cognitive, Dec 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation diagnostique du Trouble du Déficit de l'Attention / Hyperactivité en Hôpital De Jour d'Addictologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Collège Professionnel des Acteurs de l'Addictologie Hospitalière (COPAAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03769966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2104,1275 +2238,1275 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
+              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715363v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04707195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
+              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04707195v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un groupe de thérapie cognitive et comportementale à destination des usagers du chemsex : une étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Questel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de psychoéducation pour les personnes souffrant de TDAH et d’addiction: ADHDay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16e colloque international ATHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Biarritz, France. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perception des patients sur l’intervention d’un patient expert en Hôpital de Jour d’Addictologie : enquête exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Celli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Hedouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Ben Nifla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Vereecke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profil cognitif à la BEARNI des patients souffrant de Trouble du Déficit de l’Attention/Hyperactivité comorbide à un Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Karsinti</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Davost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04339348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présence de symptômes du Trouble du Déficit de l’Attention / Hyperactivité et de traumatismes infantiles rapportés chez des patients adultes souffrant de Trouble de l’Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Hennequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international d'addictologie de l'Albatros</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude préliminaire du Trouble du Déficit de l'Attention/Hyperactivité chez des patients adultes souffrant de Trouble de l'Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Icick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des perturbations du sommeil chez des personnes souffrant d'un trouble de l'usage d'une substance (TUS) avec ou sans TDAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50e congrès annuel de TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Paris, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,143 +3516,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du Trouble Déficit de l'Attention / Hyperactivité associé au Trouble de l'Usage de Substance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristel Piani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Icick</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3528,352 +3662,352 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diagnostic dans le domaine des addictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Thérapie cognitive et comportementale et psychostimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, II, Elsevier Masson, pp.87-101, 2023, 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">, II, Elsevier Masson, pp.197-208, 2023, Pratiques en psychothérapie, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269950v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et comportementale et psychostimulants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Double diagnostic dans le domaine des addictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, II, Elsevier Masson, pp.197-208, 2023, Pratiques en psychothérapie, 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">, II, Elsevier Masson, pp.87-101, 2023, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269960v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des thérapies comportementales cognitives pour les usagers du chemsex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Flouriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.22 - 26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04828833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3883,114 +4017,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repérage du Trouble du Déficit de l’Attention/Hyperactivité chez des personnes adultes présentant un Trouble de l’Usage de Substance et prise en charge ciblée de la comorbidité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Paris-Nanterre, 2024. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024PA100089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05222475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId87"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4058,51 +4192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FBCB600D"/>
+    <w:nsid w:val="E44BFD29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4289,51 +4423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564896v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chr&#233;tienneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2026.100682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>