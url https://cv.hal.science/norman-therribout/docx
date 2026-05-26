--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -779,403 +779,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
+                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michiel W. Van Kernebeek</w:t>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wim van Den Brink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.11.004⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpsyt.2022.803227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04037050v1</w:t>
+                <w:t xml:space="preserve">hal-03739049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions sur les applications mobiles en addictologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Consensus international sur le dépistage, le diagnostic et le traitement des adolescents avec un trouble du déficit de l'attention avec ou sans hyperactivité en cas de comorbidité avec des troubles de l'usage de substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michiel W. Van Kernebeek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleo L. Crunelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanny Nègre</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Wim van Den Brink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.11.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163830v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04037050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasibility of an Extensive Strategy for Adult Diagnosis of Attention Deficit Hyperactivity Disorder Among Patients Suffering From Substance Use Disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Réflexions sur les applications mobiles en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Nègre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Nann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychiatry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Courrier des addictions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, XXIV (4), pp.20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739049v1</w:t>
+                <w:t xml:space="preserve">hal-04163830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical course of comorbid substance use disorder and attention deficit/hyperactivity disorder: protocol and clinical characteristics of the INCAS study</w:t>
               </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2246,277 +2246,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
+              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04707195v1</w:t>
+                <w:t xml:space="preserve">hal-04715363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des méthodes de cotations d'une échelle de dépistage du Trouble du Déficit de l'Attention/Hyperactivité en addictologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The combined influence of Attention Deficit Hyperactivity Disorder and childhood trauma on the Substance Use Disorder severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucia Romo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque international de langue française sur le TDAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Genève, Suisse. 2024</w:t>
+              <w:t xml:space="preserve">European Association for Behavioural and Cognitive Therapies (EACBT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Belgrade (Serbia), Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715363v1</w:t>
+                <w:t xml:space="preserve">hal-04707195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un groupe de thérapie cognitive et comportementale à destination des usagers du chemsex : une étude préliminaire</w:t>
               </w:r>
@@ -3117,277 +3117,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04200338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude préliminaire du Trouble du Déficit de l'Attention/Hyperactivité chez des patients adultes souffrant de Trouble de l'Usage de Substance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Vorspan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Florence Vorspan</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200163v1</w:t>
+                <w:t xml:space="preserve">hal-04200170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupe d'aide au changement dans le Trouble d'Usage de Stimulants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude préliminaire du Trouble du Déficit de l'Attention/Hyperactivité chez des patients adultes souffrant de Trouble de l'Usage de Substance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dereux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Vorspan</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14e Congrès Français de Psychiatrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04200170v1</w:t>
+                <w:t xml:space="preserve">hal-04200163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des perturbations du sommeil chez des personnes souffrant d'un trouble de l'usage d'une substance (TUS) avec ou sans TDAH</w:t>
               </w:r>
@@ -3399,51 +3399,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Prot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Dereux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3670,217 +3670,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thérapie cognitive et comportementale et psychostimulants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double diagnostic dans le domaine des addictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norman Therribout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emily Karsinti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Norman Therribout</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, II, Elsevier Masson, pp.197-208, 2023, Pratiques en psychothérapie, 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">, II, Elsevier Masson, pp.87-101, 2023, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269960v1</w:t>
+                <w:t xml:space="preserve">hal-04269950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double diagnostic dans le domaine des addictions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thérapie cognitive et comportementale et psychostimulants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Karsinti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Icick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norman Therribout</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emily Karsinti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soigner les addictions par les TCC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, II, Elsevier Masson, pp.87-101, 2023, 978-2-294-77964-0</w:t>
+              <w:t xml:space="preserve">, II, Elsevier Masson, pp.197-208, 2023, Pratiques en psychothérapie, 978-2-294-77964-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04269950v1</w:t>
+                <w:t xml:space="preserve">hal-04269960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4192,51 +4192,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E44BFD29"/>
+    <w:nsid w:val="E0F7F034"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4423,51 +4423,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chr&#233;tienneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2026.100682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/norman-therribout" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6471-8746" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595326v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norman Therribout" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Hennequin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Chr&#233;tienneau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Davost" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijchp.2026.100682" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222315v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Icick" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Karsinti" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dereux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Bellivier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815236v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222288v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoffer Brynte" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnt Schellekens" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Csaba Barta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Begeman" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo Crunelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4088/JCP.24m15494" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04815250v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03739049v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Morel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Vorspan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.803227" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037050v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michiel W. Van Kernebeek" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleo L. Crunelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim van Den Brink" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.11.004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04163830v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny N&#232;gre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Nann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03860033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Aeschlimann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Hendikus Abraham Begeman" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda B&#228;cker" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12888-022-04259-6" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04037040v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Bloch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.1031067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05222401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Be&#225;ta B&#337;the" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Nagy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nika Ko&#243;s" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shane Kraus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05564896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04647793v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Rollet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Flouriot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200207v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Ducoutumany" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Dupr&#233;" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mulhauser" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daley-Vanh Sounaphong" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04264996v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200177v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03769966v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04715363v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04707195v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200113v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Questel" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265030v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200321v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Celli" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Hedouin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Ben Nifla" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Vereecke" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04339348v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200338v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200163v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04200147v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Prot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04265080v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristel Piani" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04269950v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269960v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/tel-05222475v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024PA100089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>