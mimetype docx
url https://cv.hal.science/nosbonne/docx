--- v0 (2026-03-15)
+++ v1 (2026-05-05)
@@ -377,267 +377,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01470052v1</w:t>
+                <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04487895v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts des qualifications transfrontaliers</w:t>
               </w:r>
@@ -724,51 +724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérim : évolutions et syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -960,51 +960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Nancy 2. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1509,51 +1509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αποσπασμένος εργαζόμενος δίπλα στο σπίτι του</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1615,186 +1615,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le renouveau de l'action publique à l'épreuve de ses pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Carole Brunet; Thibault Darcillon; Géraldine Rieucau. </w:t>
+              <w:t xml:space="preserve">Catherine Fallon; Joël Ficet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie sociale et économie politique: regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HS 5, Presses Universitaires de Louvain, 2017</w:t>
+              <w:t xml:space="preserve">Crise de la démocratie et nouveau management public: Discours, pratiques, instruments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academia L'Harmattan, pp.125-140, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484541v1</w:t>
+                <w:t xml:space="preserve">hal-04484693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le renouveau de l'action publique à l'épreuve de ses pratiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Catherine Fallon; Joël Ficet. </w:t>
+              <w:t xml:space="preserve">Carole Brunet; Thibault Darcillon; Géraldine Rieucau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crise de la démocratie et nouveau management public: Discours, pratiques, instruments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academia L'Harmattan, pp.125-140, 2017</w:t>
+              <w:t xml:space="preserve">Economie sociale et économie politique: regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HS 5, Presses Universitaires de Louvain, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484693v1</w:t>
+                <w:t xml:space="preserve">hal-04484541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des innovations sociales qui transforment les politiques locales urbaines … Gouvernance locale et recomposition des politiques sociales</w:t>
               </w:r>
@@ -1933,186 +1933,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les évolutions structurelles de l'emploi public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modes de management de l'emploi public local</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gilles Leydier. </w:t>
+              <w:t xml:space="preserve">Sandrine Cueille; Robert Le Duff; Jean-Jacques Rigal. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les services publics britanniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-176, 2004</w:t>
+              <w:t xml:space="preserve">Management local, de la gestion à la gouvernance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dalloz, pp.377-392, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484696v1</w:t>
+                <w:t xml:space="preserve">hal-04484701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modes de management de l'emploi public local</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les évolutions structurelles de l'emploi public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sandrine Cueille; Robert Le Duff; Jean-Jacques Rigal. </w:t>
+              <w:t xml:space="preserve">Gilles Leydier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management local, de la gestion à la gouvernance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dalloz, pp.377-392, 2004</w:t>
+              <w:t xml:space="preserve">Les services publics britanniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.155-176, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484701v1</w:t>
+                <w:t xml:space="preserve">hal-04484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2452,135 +2452,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de la défense et de la syndicalisation des intérimaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La centrifugation des organisations de l'action publique au prisme du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Journées Internationales de Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Les marges du travail et de l'emploi: formes, enjeux, processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, Université Lille 1, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484511v1</w:t>
+                <w:t xml:space="preserve">hal-04484610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre évolutions managériales et transformations organisationnelles</w:t>
               </w:r>
@@ -2629,96 +2590,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La centrifugation des organisations de l'action publique au prisme du management public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les difficultés de la défense et de la syndicalisation des intérimaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marges du travail et de l'emploi: formes, enjeux, processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, Université Lille 1, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">XIVème Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484610v1</w:t>
+                <w:t xml:space="preserve">hal-04484511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La managérialisation des administrations infra nationales</w:t>
               </w:r>
@@ -2767,208 +2767,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the evolution of the conditions of work and health relative to public sector workers in a county council</w:t>
+                <w:t xml:space="preserve">L'action publique locale à l'épreuve de la diffusion de nouveaux référentiels normatifs et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on health and labor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS TEPP, Sep 2013, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484596v1</w:t>
+                <w:t xml:space="preserve">hal-04484585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique locale à l'épreuve de la diffusion de nouveaux référentiels normatifs et symboliques</w:t>
+                <w:t xml:space="preserve">Analysis on the evolution of the conditions of work and health relative to public sector workers in a county council</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Research on health and labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS TEPP, Sep 2013, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484585v1</w:t>
+                <w:t xml:space="preserve">hal-04484596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unions Confronted to the Temporary Agency Work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3013,178 +3013,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sociologie du travail à l’épreuve de la mesure des « risques psychosociaux ». À propos d’une intervention sociologique dans une collectivité territoriale</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'action publique face aux nouvelles idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIièmes Journées Internationales de Sociologie du travail : "Mesures et démesures du travail"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre METICES; Institut de Sociologie (ULB), Jan 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Penser l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2012, Rabat, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484493v1</w:t>
+                <w:t xml:space="preserve">hal-04484581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique face aux nouvelles idéologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La sociologie du travail à l’épreuve de la mesure des « risques psychosociaux ». À propos d’une intervention sociologique dans une collectivité territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'incertain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2012, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">XIIIièmes Journées Internationales de Sociologie du travail : "Mesures et démesures du travail"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre METICES; Institut de Sociologie (ULB), Jan 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484581v1</w:t>
+                <w:t xml:space="preserve">hal-04484493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
               </w:r>
@@ -3448,51 +3448,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détachements transfrontaliers d'intérimaires du Luxembourg vers la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3578,51 +3578,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser, défendre les intérimaires. Les difficultés de l’action syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3997,216 +3997,216 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
+                <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0051-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484471v1</w:t>
+                <w:t xml:space="preserve">hal-04562699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
+                <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04562699v1</w:t>
+                <w:t xml:space="preserve">hal-04484471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l'emploi public en Europe</w:t>
               </w:r>
@@ -4526,51 +4526,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484693v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484696v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484701v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484596v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484581v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>