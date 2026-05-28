--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -377,267 +377,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04487901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
+                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mara Bisignano</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] 2014-03, Laboratoire Lorrain des Sciences Sociales (2L2S); Laboratoire d'économie et sociologie du travail (LEST). 2016, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487895v1</w:t>
+                <w:t xml:space="preserve">hal-01470052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques de détachements de travailleurs dans l'Union Européenne : importance, forme et enjeux</w:t>
+                <w:t xml:space="preserve">TRADE – Les pratiques de détachements de travailleurs en Union européenne : importance, formes et enjeux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cathel Kornig</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire lorrain de sciences sociales. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Montcharmont</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-01470052v1</w:t>
+                <w:t xml:space="preserve">hal-04487895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transferts des qualifications transfrontaliers</w:t>
               </w:r>
@@ -724,51 +724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intérim : évolutions et syndicalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -960,51 +960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Montcharmont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Université Nancy 2. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1509,51 +1509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Αποσπασμένος εργαζόμενος δίπλα στο σπίτι του</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2090,51 +2090,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2206,903 +2206,916 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Espaces et mobilités du travail</w:t>
+                <w:t xml:space="preserve">Manager le changement de la politique d’insertion ou comment les préceptes de la nouvelle gestion publique inspirent un changement du travail autant que des représentations du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La société morale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">, CR 15 : Sociologie du travail, XXIème Congrès de l’Association Internationale des Sociologues de Langue Française (AISLF), Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484571v1</w:t>
+                <w:t xml:space="preserve">hal-05620348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Territorialisation des politiques sociales</w:t>
+                <w:t xml:space="preserve">Espaces et mobilités du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quels territoires et quelles régulations pour gouverner les solidarités?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t>
+              <w:t xml:space="preserve">La société morale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2021, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484552v1</w:t>
+                <w:t xml:space="preserve">hal-04484571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
+                <w:t xml:space="preserve">Territorialisation des politiques sociales: : nouveaux référentiels et régimes d’action émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris 8, Sep 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">Quels territoires et quelles régulations pour gouverner les solidarités?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sciences Po Rennes, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484557v1</w:t>
+                <w:t xml:space="preserve">hal-04484552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La centrifugation des organisations de l'action publique au prisme du management public</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gouvernance locale et recomposition des politiques sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mara Bisignano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les marges du travail et de l'emploi: formes, enjeux, processus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, Université Lille 1, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Economie sociale et économie politique. Regards croisés sur l'histoire et sur les enjeux contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, XXXVIIèmes Journées de l’Association d’Économie sociale; Université Paris 8, Sep 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484610v1</w:t>
+                <w:t xml:space="preserve">hal-04484557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre évolutions managériales et transformations organisationnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les difficultés de la défense et de la syndicalisation des intérimaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires, espaces et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de recherche CNRS TEPP, Sep 2014, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">XIVème Journées Internationales de Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484588v1</w:t>
+                <w:t xml:space="preserve">hal-04484511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les difficultés de la défense et de la syndicalisation des intérimaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La centrifugation des organisations de l'action publique au prisme du management public</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVème Journées Internationales de Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLERSE, Jun 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Les marges du travail et de l'emploi: formes, enjeux, processus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLERSE, Université Lille 1, Jun 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484511v1</w:t>
+                <w:t xml:space="preserve">hal-04484610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La managérialisation des administrations infra nationales</w:t>
+                <w:t xml:space="preserve">Entre évolutions managériales et transformations organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques de crise, crises du politique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association belge francophone de science politique, Apr 2014, Liège (B), Belgium</w:t>
+              <w:t xml:space="preserve">Territoires, espaces et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de recherche CNRS TEPP, Sep 2014, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484604v1</w:t>
+                <w:t xml:space="preserve">hal-04484588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique locale à l'épreuve de la diffusion de nouveaux référentiels normatifs et symboliques</w:t>
+                <w:t xml:space="preserve">La managérialisation des administrations infra nationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Montpellier, Mar 2013, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Politiques de crise, crises du politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association belge francophone de science politique, Apr 2014, Liège (B), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484585v1</w:t>
+                <w:t xml:space="preserve">hal-04484604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis on the evolution of the conditions of work and health relative to public sector workers in a county council</w:t>
+                <w:t xml:space="preserve">L'action publique locale à l'épreuve de la diffusion de nouveaux référentiels normatifs et symboliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Research on health and labor</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS TEPP, Sep 2013, Le Mans (72000), France</w:t>
+              <w:t xml:space="preserve">Circulations et appropriations des normes et des modèles de l'action locale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Montpellier, Mar 2013, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484596v1</w:t>
+                <w:t xml:space="preserve">hal-04484585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unions Confronted to the Temporary Agency Work</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis on the evolution of the conditions of work and health relative to public sector workers in a county council</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SASE 25th Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for the advancement of socio-economics; University of Milan, Jun 2013, Milan (Italie), Italy</w:t>
+              <w:t xml:space="preserve">Research on health and labor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS TEPP, Sep 2013, Le Mans (72000), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484506v1</w:t>
+                <w:t xml:space="preserve">hal-04484596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'action publique face aux nouvelles idéologies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unions Confronted to the Temporary Agency Work</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathel Kornig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Penser l'incertain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2012, Rabat, Morocco</w:t>
+              <w:t xml:space="preserve">SASE 25th Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for the advancement of socio-economics; University of Milan, Jun 2013, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04484581v1</w:t>
+                <w:t xml:space="preserve">hal-04484506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sociologie du travail à l’épreuve de la mesure des « risques psychosociaux ». À propos d’une intervention sociologique dans une collectivité territoriale</w:t>
               </w:r>
@@ -3164,50 +3177,119 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'action publique face aux nouvelles idéologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Penser l'incertain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française, Jul 2012, Rabat, Morocco</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04484581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -3216,51 +3298,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IXème Journées internationales de sociologie du travail, "Contraintes, normes et compétences au travail: les régimes de mobilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Pierre Naville (Université d'Ivry Val d'Essone), Travail et Mobilité (Université Paris X-Nanterre), Nov 2003, Paris, France. pp.321-331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3270,51 +3352,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales au prisme de l'enjeu métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mara Bisignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3330,169 +3412,169 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Dossiers de la DREES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 33, pp.35-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une gouvernance renouvelée des politiques sociales locales au prisme de l’enjeu métropolitain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 1 (HS), pp.229-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les détachements transfrontaliers d'intérimaires du Luxembourg vers la Lorraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3510,416 +3592,416 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Scalvinoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 93 (3), pp.51-78. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.093.0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobiliser, défendre les intérimaires. Les difficultés de l’action syndicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathel Kornig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue de l'IRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 83 (4), pp.3 - 28 </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.083.0003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le tournant managérial dans le secteur public européen : quelles conséquences sur l’action publique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Travail et organisation dans le secteur public : la fascination du privé ?, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uma evolução sui generis da ação pública : Função pública contra ação pública</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">comunicações</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19 (2), pp.89-104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les évolutions du service public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Télescope : Stratégie, Management public et Performance des organisations de l’État [Anciennement : Revue d'analyse comparée en administration publique]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (1), pp.23-38</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agents du service public face au régime néo-libéral de mobilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3935,51 +4017,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et Management Publics [2002-2011]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04485070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3989,280 +4071,280 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Higelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Lhotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Nosbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Nancy, 2011, Salariat et transformations sociales, 978-2-8143-0051-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04562699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formes et structures du salariat (Tome 1 : De la construction sociale du rapport salarial)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Nancy. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les transformations de l'emploi public en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires européennes, 460 p., 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4272,114 +4354,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enjeux institutionnels et organisationnels des mutations de l'emploi public : l'exemple des fonctions publiques allemande, anglaise, française et italienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Nosbonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université Nancy 2, 2005. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2005NAN21029⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId82"/>
+      <w:footerReference w:type="default" r:id="rId83"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4526,51 +4608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484610v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484588v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484585v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484596v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484581v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484534v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625054v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484618v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484709v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484705v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776419v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416256v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nosbonne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485419v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Belkacem" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487901v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Scalvinoni" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470052v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathel Kornig" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Montcharmont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487895v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485368v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Deshayes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie F&#233;riel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03078518v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485348v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Dalmasso" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Colin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Grasser" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484452v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485327v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vautrin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter D&#246;rrenb&#228;cher" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Gaunard-Anderson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485262v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Berg" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Desmarez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John R. Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Engels" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485188v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Fons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Meyer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric G&#233;rardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485469v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484693v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484541v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159635v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484630v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484701v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484696v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484575v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620348v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484571v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484552v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484557v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484511v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484610v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484588v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484604v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484585v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484596v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484506v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484493v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485132v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484638v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484534v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284927v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.093.0051" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01626593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.083.0003" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01625054v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484618v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484709v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04485070v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562699v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Higel&#233;" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Lhotel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484471v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04484705v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776419v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN21029" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>