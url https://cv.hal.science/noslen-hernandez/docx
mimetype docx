--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -853,261 +853,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel histograms kernels with structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isneri Talavera</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.1547-1566. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.146-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5705/ss.2013.242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199287v1</w:t>
+                <w:t xml:space="preserve">hal-04804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel histograms kernels with structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t>
+                <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.146-152. </w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1547-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804108v1</w:t>
+                <w:t xml:space="preserve">hal-01199287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Data Analysis as an Alternative for the Automatic Biometric Image Recognition: Iris Application</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (4), pp.529-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilarity representation on functional spectral data for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Porro-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Investigacion Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.146-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized sliced inverse regression for determination of the percentage of crystallinity in FCC catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Kiralj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia M.C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 98 (1), pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2131,142 +2131,142 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New statistical calibration methods for univariate, multivariate and functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12nd TWAS-ROLAC Young Scientists Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
+              <w:t xml:space="preserve">11th Chemometrics Symposium of the Belgian Chemometrics Society (BCS 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828858v1</w:t>
+                <w:t xml:space="preserve">hal-04828871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New statistical calibration methods for univariate, multivariate and functional data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Chemometrics Symposium of the Belgian Chemometrics Society (BCS 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">12nd TWAS-ROLAC Young Scientists Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828871v1</w:t>
+                <w:t xml:space="preserve">hal-04828858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional density-based nonparametric approach for statistical calibration</w:t>
               </w:r>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Iberoamerican Congress on Pattern Recognition (CIARP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Sao Paulo, Brazil. pp.450-457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mendiola-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8259, Springer Berlin Heidelberg, pp.391-398, 2013, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando J. Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7441, Springer Berlin Heidelberg, pp.781-788, 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Comparison of Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,51 +3621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s E Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Gubitoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66009-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duarte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fraiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83119-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.01.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrko Correa-Morris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania P.-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva Mata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-18-1-2014-022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2010.545060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Orozco-Alzate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMXQGPJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMGX71SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Kiralj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M.C. Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828858v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828871v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b315d86647e5794e6832f30d61bc381e33d0267;origin=https://hal.archives-ouvertes.fr/hal-04813730;visit=swh:1:snp:801e7a4194d438c9d4ae663606c5ce2781ae9d5e;anchor=swh:1:rel:670d80e289ed740bc77df11b9b61a97babc123d1;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05885-6_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva-Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendiola-Lau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando J. Biscay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_96" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s E Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Gubitoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66009-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duarte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fraiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83119-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.01.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrko Correa-Morris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania P.-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva Mata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-18-1-2014-022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2010.545060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Orozco-Alzate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMXQGPJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMGX71SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Kiralj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M.C. Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b315d86647e5794e6832f30d61bc381e33d0267;origin=https://hal.archives-ouvertes.fr/hal-04813730;visit=swh:1:snp:801e7a4194d438c9d4ae663606c5ce2781ae9d5e;anchor=swh:1:rel:670d80e289ed740bc77df11b9b61a97babc123d1;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05885-6_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva-Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendiola-Lau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando J. Biscay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_96" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>