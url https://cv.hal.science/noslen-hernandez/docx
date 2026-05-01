--- v1 (2026-04-05)
+++ v2 (2026-05-01)
@@ -853,261 +853,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01270963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel histograms kernels with structural properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noslen Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rolando Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Vialaneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t>
+                <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 68, pp.146-152. </w:t>
+              <w:t xml:space="preserve">Statistica Sinica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (4), pp.1547-1566. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.09.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5705/ss.2013.242⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804108v1</w:t>
+                <w:t xml:space="preserve">hal-01199287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A non parametric approach for calibration with functional data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel histograms kernels with structural properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoanna Martínez-Díaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isneri Talavera</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heydi Méndez-Vázquez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Statistica Sinica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 22 (4), pp.1547-1566. </w:t>
+              <w:t xml:space="preserve">Pattern Recognition Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 68, pp.146-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5705/ss.2013.242⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.patrec.2015.09.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01199287v1</w:t>
+                <w:t xml:space="preserve">hal-04804108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Data Analysis as an Alternative for the Automatic Biometric Image Recognition: Iris Application</w:t>
               </w:r>
@@ -1236,51 +1236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Statistical Computation and Simulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 82 (4), pp.529-545. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1327,51 +1327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissimilarity representation on functional spectral data for classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Porro-Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Duin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1495,51 +1495,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Investigacion Operacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 32 (2), pp.146-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1723,51 +1723,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized sliced inverse regression for determination of the percentage of crystallinity in FCC catalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Porro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1866,51 +1866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudolf Kiralj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Márcia M.C. Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemometrics and Intelligent Laboratory Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 98 (1), pp.65-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2291,51 +2291,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Villa-Vialaneix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Iberoamerican Congress on Pattern Recognition (CIARP 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Sao Paulo, Brazil. pp.450-457, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2879,51 +2879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Mendiola-Lau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2013.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8259, Springer Berlin Heidelberg, pp.391-398, 2013, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2983,51 +2983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolando J. Biscay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isneri Talavera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Pattern Recognition, Image Analysis, Computer Vision, and Applications. CIARP 2012.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 7441, Springer Berlin Heidelberg, pp.781-788, 2012, Lecture Notes in Computer Science, </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3178,51 +3178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Comparison of Structured Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jyrko Correa-Morris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noslen Hernández</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3621,51 +3621,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s E Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Gubitoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66009-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duarte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fraiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83119-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.01.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804108v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrko Correa-Morris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.09.005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania P.-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva Mata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-18-1-2014-022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2010.545060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Orozco-Alzate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMXQGPJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMGX71SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Kiralj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M.C. Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b315d86647e5794e6832f30d61bc381e33d0267;origin=https://hal.archives-ouvertes.fr/hal-04813730;visit=swh:1:snp:801e7a4194d438c9d4ae663606c5ce2781ae9d5e;anchor=swh:1:rel:670d80e289ed740bc77df11b9b61a97babc123d1;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05885-6_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva-Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendiola-Lau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando J. Biscay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_96" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04577001v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noslen Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Roques" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Concordet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12917-024-04334-y" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796457v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Galves" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s E Garc&#237;a" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos D Gubitoso" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia D Vargas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-66009-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568850v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Duarte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilherme Ost" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Fraiman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-83119-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802056v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoanna Mart&#237;nez-D&#237;az" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando Biscay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Chang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heydi M&#233;ndez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvcir.2018.01.017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804048v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/IDA-160851" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270963v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vialaneix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domange" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Priymenko" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03610918.2013.862273" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199287v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5705/ss.2013.242" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804108v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrko Correa-Morris" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patrec.2015.09.005" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804759v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania P.-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva Mata" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isneri Talavera Bustamante" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13053/cys-18-1-2014-022" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802674v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00949655.2010.545060" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802737v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Duin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio Orozco-Alzate" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1393" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-WMXQGPJK-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654751v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Villa-Vialaneix" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805128v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Ruiz" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Dago" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1284" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FMGX71SR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cem.1319" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805444v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Kiralj" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#225;rcia M.C. Ferreira" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemolab.2009.04.012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828827v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828845v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828858v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00658811v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-16687-7_60" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828874v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801683v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04813730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:8b315d86647e5794e6832f30d61bc381e33d0267;origin=https://hal.archives-ouvertes.fr/hal-04813730;visit=swh:1:snp:801e7a4194d438c9d4ae663606c5ce2781ae9d5e;anchor=swh:1:rel:670d80e289ed740bc77df11b9b61a97babc123d1;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802508v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Porro Mu&#241;oz" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05885-6_10" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dania Porro-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Jos&#233; Silva-Mata" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Mendiola-Lau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41827-3_49" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804370v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolando J. Biscay" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_96" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804336v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_12" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804351v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33275-3_59" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829248v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828836v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>