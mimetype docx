--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -2990,264 +2990,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Business archives in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business archives. Principles and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 69, pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Crédit Lyonnais historical archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.61-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0968565000001268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0968565000001268⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04430595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives intermédiaires, «archives administratives », archives historiques : réflexions d'un archiviste bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 170 (1), pp.383-389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.1995.3369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.1995.3369⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04436448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04430601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble, Huguenot et Père de Famille : le Testament moral de Bonaventure de la Muce (vers 1588)</w:t>
               </w:r>
@@ -3331,536 +3331,751 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 1 (Nouvelle série), pp.37-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chambre des comptes de Bretagne et l'Edit de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 121, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (2e partie)</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (1re partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1985, 1 (Nouvelle série), pp.37-63</w:t>
+              <w:t xml:space="preserve">, 1984, 152, pp.285-304</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...45 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'un passé fantasmé à un récit objectivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, pp.24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03197228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives des entreprises publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Cornu; Christine Nougaret; Yann Potin; Bruno Ricard; Noé Wagener. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1979. Genèse d’une loi sur les archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.303-314, 2019, 978-2-1115-7027-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Daumas, de prix d’histoire en prix d’histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Paul Barrière; Régis Boulat; Alain Chatriot; Pierre Lamard; Jean-Michel Minovez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les trames de l’histoire : entreprises, territoires, consommations, institutions. Mélanges en l’honneur de Jean-Claude Daumas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-17, 2017, 978-2-84867-586-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le testament de Testis. Alexis Rostand, président du Comptoir national d’escompte de Paris, livre sa vision de la banque en 1915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Descamps; Roger Nougaret; Laure Quennouëlle-Corre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque et société, XIXe-XXIe siècle. Identités croisées. Hommage à Pierre de Longuemar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-74, 2016, 978-2-87574-345-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">État des sources sur les banques du groupe BNP Paribas pendant la première guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Cardoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les banques françaises et la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.237-241, 2016, 978-2-8218-7227-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.igpde.4230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Longuemar, entre tradition, appel du grand large et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3915,577 +4130,482 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-87574-345-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French Banking Archives Document Mediterranean History (circa 1850-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dardignac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">John A. Consiglio; Juan Carlos Martinez Oliva; Gabriel Tortella. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banking and Finance in the Mediterranean. A historical perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ashgate, pp.273-294, 2012, 978-1-4094-2984-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Crédit lyonnais, acteur et témoin de la présence française en Russie (1878-1920)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Annie Charron; Bruno Delmas; Armelle Le Goff. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La France et les Français en Russie. Nouvelles sources et approches (1815-1917)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École nationale des chartes, pp.381-395, 2011, 978-2-35723-108-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.1300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retour sur un sauvetage archivistique : les archives de la Banque nationale de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Didier Bondue; Roger Nougaret; Bruno Delmas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’entreprise et sa mémoire. Mélanges offerts à Maurice Hamon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, pp.29-36, 2011, 978-2-84050-878-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Escarra (1880-1973), un banquier du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Olivier Feiertag; Isabelle Lespinet-Moret. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'économie faite homme. Hommage à Alain Plessis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.135-164, 2010, Publications d'histoire économique et sociale internationale, 978-2-600-01459-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.feier.2010.01.0135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droz.feier.2010.01.0135⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04427619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives’ policies towards personnel records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Edwin Green; Monika Pohle Fraser. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Human Factor in Banking History. Entrepreneurship, Organization, Management and Personnel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alpha Bank Historical Archives, pp.243-260, 2008, 978-960-98363-2-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle du Crédit agricole dans la modernisation de l’agriculture (1962-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4505,73 +4625,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.185-210, 2007, Georges Pompidou - Etudes, 978-90-5201-357-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer l’entreprise : François Bloch-Lainé au Crédit lyonnais (1967-1974)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4581,1161 +4701,1041 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Plessis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michel Margairaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">François Bloch-Lainé, fonctionnaire, financier, citoyen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Comité pour l'histoire économique et financière; Institut de la gestion publique et du développement économique, pp.127-156, 2005, 2-11-094797-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/books.igpde.5388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04423502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hervé Joly. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l'histoire des entreprises sous l'Occupation. Les acteurs économiques et leurs archives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comité des travaux historiques et scientifiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.33-42, 2004, Orientations et méthode, ISBN 978-2-7355-0559-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04423733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Crédit lyonnais et l’assurance (1879-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Nougaret; Bernard Desjardins; Michel Lescure; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986). Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...20 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0639⟩</w:t>
+              <w:t xml:space="preserve">, Librairie Droz, pp.333-352, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">Roger Nougaret; Bernard Desjardins; Michel Lescure; Alain Plessis; André Straus. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Crédit franco-portugais : 1893-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986). Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Droz, pp.333-352, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0333⟩</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.639-661, 2003, Publications d'histoire économique et sociale internationale, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427597v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banque internationale. Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986) ; Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.485-497, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie sur l’histoire du Crédit lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.981-988, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global archives : the practicalities of caring and using international archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ton de Graaf; Joost Jonker; Jaap-Jan Mobron. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European banking overseas, 19th-20th century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ABN Amro Historical Archives, pp.63-73, 2002, 90-76618-14-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les difficultés du réseau international du Crédit lyonnais dans l’entre-deux-guerres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Yu. A. Petrov; A.K. Sorokin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Russie et le Monde. Recueil d'articles à la mémoire du Professeur Valery Ivanovitch Bovykin.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Encyclopédie politique russe, pp.191-216, 2001, 5-8243-0265-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sources de l'histoire de l'AOF dans les archives historiques du Crédit lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Becker; Saliou Mbaye; Ibrahima Thioub. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AOF : réalités et héritages. Sociétés ouest-africaines et ordre colonial, 1895-1960</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction des archives du Sénégal, pp.492-503, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives bancaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Delsalle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche historique en archives, XIXe et XXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ophrys, pp.126-147, 1996, 9782708008151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’assistance publique à Nantes et à Rennes au Moyen Age et aux Temps modernes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Santé en Bretagne. Pecker (Jean), Avril (Jean-Loup), Faivre (Jean), [dir.],</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hervas, pp.361-369, 1992, 2-903118-72-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ordres religieux hospitaliers du Moyen Age à la Révolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Santé en Bretagne. Pecker (Jean), Avril (Jean-Loup), Faivre (Jean), [dir.],</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hervas, pp.347-351, 1992, 2-903118-72-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un parlementaire breton au siècle des Lumières : Jean-Baptiste Blanchard de la Musse (1713-1781)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Charpiana, mélanges offerts par ses amis à Jacques Charpy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fédération des sociétés savantes de Bretagne, pp.483-491, 1991, 2-9505895-0-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422903v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-03197228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6198,51 +6198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>