--- v1 (2026-04-07)
+++ v2 (2026-05-03)
@@ -2990,264 +2990,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Crédit Lyonnais historical archives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Financial History Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 2 (1), pp.61-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0968565000001268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archives intermédiaires, «archives administratives », archives historiques : réflexions d'un archiviste bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 170 (1), pp.383-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.1995.3369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Business archives in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Business archives. Principles and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 69, pp.53-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430601v1</w:t>
-              </w:r>
-[...166 lines deleted...]
-                <w:t xml:space="preserve">hal-04436448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble, Huguenot et Père de Famille : le Testament moral de Bonaventure de la Muce (vers 1588)</w:t>
               </w:r>
@@ -3331,165 +3331,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La chambre des comptes de Bretagne et l'Edit de Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 121, pp.49-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04428970v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (2e partie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rouergue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 1 (Nouvelle série), pp.37-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422799v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04428970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (1re partie)</w:t>
               </w:r>
@@ -3862,325 +3862,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le testament de Testis. Alexis Rostand, président du Comptoir national d’escompte de Paris, livre sa vision de la banque en 1915</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roger Nougaret</w:t>
+                <w:t xml:space="preserve">État des sources sur les banques du groupe BNP Paribas pendant la première guerre mondiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabien Cardoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les banques françaises et la Grande Guerre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.237-241, 2016, 978-2-8218-7227-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.igpde.4230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Longuemar, entre tradition, appel du grand large et transmission</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Descamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Quennouëlle-Corre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Descamps; Roger Nougaret; Laure Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque et société, XIXe-XXIe siècle. Identités croisées. Hommage à Pierre de Longuemar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.63-74, 2016, 978-2-87574-345-9. </w:t>
+              <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-87574-345-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...61 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.igpde.4230⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04436536v1</w:t>
+                <w:t xml:space="preserve">hal-04429092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Longuemar, entre tradition, appel du grand large et transmission</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Quennouëlle-Corre</w:t>
+                <w:t xml:space="preserve">Le testament de Testis. Alexis Rostand, président du Comptoir national d’escompte de Paris, livre sa vision de la banque en 1915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Descamps; Roger Nougaret; Laure Quennouëlle-Corre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque et société, XIXe-XXIe siècle. Identités croisées. Hommage à Pierre de Longuemar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-87574-345-9. </w:t>
+              <w:t xml:space="preserve">, pp.63-74, 2016, 978-2-87574-345-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429092v1</w:t>
+                <w:t xml:space="preserve">hal-04429114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French Banking Archives Document Mediterranean History (circa 1850-1960)</w:t>
               </w:r>
@@ -4246,182 +4246,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Retour sur un sauvetage archivistique : les archives de la Banque nationale de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Didier Bondue; Roger Nougaret; Bruno Delmas. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise et sa mémoire. Mélanges offerts à Maurice Hamon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Paris Sorbonne, pp.29-36, 2011, 978-2-84050-878-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04436773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Crédit lyonnais, acteur et témoin de la présence française en Russie (1878-1920)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Annie Charron; Bruno Delmas; Armelle Le Goff. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France et les Français en Russie. Nouvelles sources et approches (1815-1917)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l’École nationale des chartes, pp.381-395, 2011, 978-2-35723-108-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.enc.1300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.enc.1300⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-04427663v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04436773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Escarra (1880-1973), un banquier du XXe siècle</w:t>
               </w:r>
@@ -4931,217 +4931,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La banque internationale. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986) ; Etudes historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.485-497, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0485⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04427593v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le Crédit franco-portugais : 1893-1989</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986). Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Librairie Droz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.639-661, 2003, Publications d'histoire économique et sociale internationale, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427597v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">halshs-04427593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie sur l’histoire du Crédit lyonnais</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>