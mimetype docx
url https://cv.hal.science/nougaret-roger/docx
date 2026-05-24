--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2990,264 +2990,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Business archives in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Business archives. Principles and practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 69, pp.53-62</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04430601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Crédit Lyonnais historical archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial History Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 2 (1), pp.61-72. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0968565000001268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0968565000001268⟩</w:t>
-[...29 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04430595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archives intermédiaires, «archives administratives », archives historiques : réflexions d'un archiviste bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Gazette des Archives </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 170 (1), pp.383-389. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.1995.3369⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.1995.3369⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04436448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04430601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noble, Huguenot et Père de Famille : le Testament moral de Bonaventure de la Muce (vers 1588)</w:t>
               </w:r>
@@ -3331,165 +3331,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04422760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (2e partie)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Rouergue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1985, 1 (Nouvelle série), pp.37-63</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04422799v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La chambre des comptes de Bretagne et l'Edit de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société archéologique et historique de Nantes et de Loire-Atlantique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1985, 121, pp.49-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04428970v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04422799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'assistance hospitalière à Rodez de la Grande peste à l'hôpital général (1re partie)</w:t>
               </w:r>
@@ -3862,125 +3862,220 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le testament de Testis. Alexis Rostand, président du Comptoir national d’escompte de Paris, livre sa vision de la banque en 1915</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Florence Descamps; Roger Nougaret; Laure Quennouëlle-Corre. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque et société, XIXe-XXIe siècle. Identités croisées. Hommage à Pierre de Longuemar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-74, 2016, 978-2-87574-345-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429114v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">État des sources sur les banques du groupe BNP Paribas pendant la première guerre mondiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Nougaret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Cardoni. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les banques françaises et la Grande Guerre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de la gestion publique et du développement économique, pp.237-241, 2016, 978-2-8218-7227-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.igpde.4230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.igpde.4230⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04436536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Longuemar, entre tradition, appel du grand large et transmission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4035,152 +4130,57 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.11-19, 2016, 978-2-87574-345-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-6620-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04429092v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-04429114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How French Banking Archives Document Mediterranean History (circa 1850-1960)</w:t>
               </w:r>
@@ -4836,122 +4836,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04423733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crédit lyonnais et l’assurance (1879-1999)</w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">Roger Nougaret; Bernard Desjardins; Michel Lescure; Alain Plessis; André Straus. </w:t>
+                <w:t xml:space="preserve">Le Crédit franco-portugais : 1893-1989</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986). Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Librairie Droz, pp.333-352, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Librairie Droz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.639-661, 2003, Publications d'histoire économique et sociale internationale, </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0333⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0639⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427584v1</w:t>
+                <w:t xml:space="preserve">halshs-04427597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La banque internationale. Introduction</w:t>
               </w:r>
@@ -5026,122 +5026,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04427593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Crédit franco-portugais : 1893-1989</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Bernard Desjardins; Michel Lescure; Roger Nougaret; Alain Plessis; André Straus. </w:t>
+                <w:t xml:space="preserve">Le Crédit lyonnais et l’assurance (1879-1999)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Straus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Nougaret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roger Nougaret; Bernard Desjardins; Michel Lescure; Alain Plessis; André Straus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Crédit lyonnais (1863-1986). Etudes historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.639-661, 2003, Publications d'histoire économique et sociale internationale, </w:t>
+              <w:t xml:space="preserve">, Librairie Droz, pp.333-352, 2003, Publications d'histoire économique et sociale internationale, 2-600-00807-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0639⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/droz.desja.2002.01.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04427597v1</w:t>
+                <w:t xml:space="preserve">halshs-04427584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliographie sur l’histoire du Crédit lyonnais</w:t>
               </w:r>
@@ -6198,51 +6198,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436767v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Nougaret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436670v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430593v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430580v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421868v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Bonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b19489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421848v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Descamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Quennou&#235;lle-Corre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-6620-7" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429536v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bondue" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Delmas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429462v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teresa Tortella" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421828v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Desjardins" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lescure" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Plessis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Straus" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/monde/product/9782600008075" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03621454v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Gaultier-Voituriez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430543v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421804v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428942v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04061944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laperdrix" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436787v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113065v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain P Michel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2020.6013" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04113061v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Godelier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Barjot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.100.0006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031893v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Effosse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Burnel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429344v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel P&#233;bereau" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.096.0163" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2016.5364" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436502v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier de La Selle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436492v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2009.4547" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436457v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Zuber" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2006.3834" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427627v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436755v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.037.0178" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436764v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436754v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boss&#233;no" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436452v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1999.3558" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eh.022.0200" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436747v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Deutschbein" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436464v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1997.3450" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430601v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430595v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0968565000001268" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-93HVXB6W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436448v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.1995.3369" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422760v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Croix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Tulot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/abpo.1993.3467" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422799v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428970v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422774v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197228v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436780v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vie-publique.fr/catalogue/272119-1979-genese-dune-loi-sur-les-archives" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429321v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429114v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436536v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.4230" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429092v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436771v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dardignac" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436773v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427663v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enc.1300" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427619v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.droz.org/" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.feier.2010.01.0135" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436769v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427576v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423502v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.igpde.5388" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04423733v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr//ed/index.php" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427597v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0639" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427593v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0485" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427584v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0333" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04427605v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/droz.desja.2002.01.0981" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436759v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421779v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436661v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436645v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422914v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422912v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422877v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422828v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422885v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422844v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>