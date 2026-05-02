--- v0 (2026-03-24)
+++ v1 (2026-05-02)
@@ -702,274 +702,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Chronic Physical Exercise or Multicomponent Exercise Programs on the Mental Health and Cognition of Older Adults Living in a Nursing Home: A Systematic Review of Studies From the Past 10 Years</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Load-Dependent Prefrontal Cortex Activation Assessed by Continuous-Wave Near-Infrared Spectroscopy during Two Executive Tasks with Three Cognitive Loads in Young Adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason Leonardo da Silva</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Page</w:t>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wahiba Ghernout</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Andrieu</w:t>
+                <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.888851⟩</w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/brainsci12111462⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03791009v1</w:t>
+                <w:t xml:space="preserve">hal-03833121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load-Dependent Prefrontal Cortex Activation Assessed by Continuous-Wave Near-Infrared Spectroscopy during Two Executive Tasks with Three Cognitive Loads in Young Adults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of Chronic Physical Exercise or Multicomponent Exercise Programs on the Mental Health and Cognition of Older Adults Living in a Nursing Home: A Systematic Review of Studies From the Past 10 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason Leonardo da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Audiffren</w:t>
+                <w:t xml:space="preserve">Christine Le Page</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pylouster</w:t>
+                <w:t xml:space="preserve">Wahiba Ghernout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric T Albinet</w:t>
+                <w:t xml:space="preserve">Bernard Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Frontiers in Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/brainsci12111462⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpsyg.2022.888851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03833121v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03791009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SnacktivityTM, Giant Games and Immersive Virtual Reality Exercises: A Rapid Narrative Review of These New Physical Activity Practices among Older People Living in Nursing Homes and Long-Term Care Facilities</w:t>
               </w:r>
@@ -1144,304 +1144,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Albinet</w:t>
+                <w:t xml:space="preserve">Nounagnon F. Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
+              <w:t xml:space="preserve">Medicina</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02109960v1</w:t>
+                <w:t xml:space="preserve">hal-03012804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Overview of the Cardiorespiratory Hypothesis and Its Potential Contribution to the Care of Neurodegenerative Disease in Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nounagnon F. Agbangla</w:t>
+                <w:t xml:space="preserve">Working Memory, Cognitive Load and Cardiorespiratory Fitness: Testing the CRUNCHModel with Near-Infrared Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Audiffren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Fraser</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cédric T. Albinet</w:t>
+                <w:t xml:space="preserve">Cédric Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicina</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 55 (9), pp.601. </w:t>
+              <w:t xml:space="preserve">Brain Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (2), pp.38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/medicina55090601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/brainsci9020038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03012804v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of near-infrared spectroscopy in the investigation of brain activation during cognitive aging: A systematic review of an emerging area of research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ageing Research Reviews - ARR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38, pp.52-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1766,64 +1766,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Activity and Aging: An interdisciplinary workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1842,260 +1842,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02904526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
+                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
+              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02904160v1</w:t>
+                <w:t xml:space="preserve">hal-02904214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prefrontal cortex activation in young adults during updating of working memory: effects of the control task and the complexity levels</w:t>
+                <w:t xml:space="preserve">Effect of age on behavioral performance and metabolic brain activity during dual-task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hasan Ayaz; Frédéric Dehais. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxièmes journées thématiques de la Société des Neurosciences - Plasticité cérébrale,de la recherche fondamentale à la clinique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Tours, France. </w:t>
+              <w:t xml:space="preserve">Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.235-236, 2018, Neuroergonomics - The Brain at Work and in Everyday Life</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904214v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2126,64 +2126,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prefrontal cortex activation in young adults during an updating working memory task with varying levels of complexity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2234,64 +2234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation de l’activation du cortex préfrontal et du coût attentionnel durant le paradigme de tâche concurrente : effets de l’âge et du niveau de condition physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2342,64 +2342,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the Compensation-Related Utilization of Neural Circuits Hypothesis (CRUNCH) model as a function of cardiorespiratory fitness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nounagnon Frutueux Agbangla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Audiffren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Pylouster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric T. Albinet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2606,51 +2606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anne Fraser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03791009v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Leonardo da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ghernout" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.888851" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402013v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F Agbangla" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Caby" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Carton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blondel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams Nuytens" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18276/cej.2025.3-03" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05428056v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Agbangla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04524074v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Thillier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Besombes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon Frutueux Agbangla" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Vitiello" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/jege.2023-0022" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269189v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caby Isabelle" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T. Albinet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184454v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Philippine S&#233;ba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bunlon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toulotte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Anne Fraser" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20136226" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833121v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Audiffren" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pylouster" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric T Albinet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci12111462" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-03791009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Leonardo da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Page" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wahiba Ghernout" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Andrieu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2022.888851" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03800463v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare10101897" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045806v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andr&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176247" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012804v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nounagnon F. Agbangla" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Fraser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/medicina55090601" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109960v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Albinet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/brainsci9020038" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02341548v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arr.2017.07.003" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3MN3VRHF-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01722561v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Meugnot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucette Toussaint" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17470218.2015.1125376" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02076475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Alm&#233;cija" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-014-0577-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904526v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904214v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://Elsevier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904200v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904194v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904187v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>