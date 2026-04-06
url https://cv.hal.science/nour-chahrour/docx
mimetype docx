--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
+                <w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (March), pp.109875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04304170v1</w:t>
+                <w:t xml:space="preserve">hal-04332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t>
+                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 243 (March), pp.109875. </w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (February), pp.117202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04332010v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based river discharge estimation by merging heterogeneous data with information entropy theory</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 210 (June), pp.107524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -593,51 +593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and resilience-informed decision-making for strategic territorial risk management: from methodologies to practical implementation for infrastructures exposed to mountain natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,51 +723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASP 2023 - 14th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. Paper 437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -805,77 +805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -922,77 +922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1020,330 +1020,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
+                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450061v1</w:t>
+                <w:t xml:space="preserve">hal-03523389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
+                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03262677v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
+                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03523389v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
               </w:r>
@@ -1381,51 +1381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Folleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.444-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Remenyte-Prescott; V. Kopustinskas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling the Resilience of Infrastructure Networks - An ESReDA Project Group Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.166-181, 2021, 978-2-930928-11-1</w:t>
@@ -2303,51 +2303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>