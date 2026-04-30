--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -100,248 +100,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t>
+                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guillaume Piton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t>
+              <w:t xml:space="preserve">Engineering Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 300 (February), pp.117202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04332010v1</w:t>
+                <w:t xml:space="preserve">hal-04304170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A surrogate deterioration model of debris retention systems towards cost-effective maintenance strategies and increased protection efficacy</w:t>
+                <w:t xml:space="preserve">Incorporating cascading effects analysis in the maintenance policy assessment of torrent check dams against torrential floods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Piton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 300 (February), pp.117202. </w:t>
+              <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 243 (March), pp.109875. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.engstruct.2023.117202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ress.2023.109875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04304170v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04332010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image-based river discharge estimation by merging heterogeneous data with information entropy theory</w:t>
               </w:r>
@@ -470,51 +470,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliability Engineering and System Safety</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 210 (June), pp.107524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
@@ -593,51 +593,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk and resilience-informed decision-making for strategic territorial risk management: from methodologies to practical implementation for infrastructures exposed to mountain natural hazards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -723,51 +723,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICASP 2023 - 14th International Conference on Applications of Statistics and Probability in Civil Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Dublin, Ireland. Paper 437</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -805,77 +805,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing Protection Systems in Mountains for Reduced Maintenance Costs: Claret's Retention Dam Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2022 - 32nd European Safety and Reliability Conference (ESREL 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, TU Dublin; European Safety and Reliability Association; Trinity College Dublin, Aug 2022, Dublin, Ireland. pp.2797-2804, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -922,77 +922,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decision-Aiding Towards Improved Resilience of a Deteriorating Debris Retention System Subject to Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Piton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA 2022 - 60th ESReDA Seminar On Advances in Modelling to Improve Network Resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESReDA; Université Grenoble Alpes; University of Nottingham, May 2022, Grenoble, France. pp.81-92, </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1020,330 +1020,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
+                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Angers, France. pp.2630-2637, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03523389v1</w:t>
+                <w:t xml:space="preserve">hal-03450061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Imperfect Information in the Deterioration Modeling of Torrent Protection Measures for Maintenance and Reliability Assessment</w:t>
+                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREL 2021 - 31st European Safety and Reliability Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Orlando, FL, United States. pp.02E1-047, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3850/978-981-18-2016-8_670-cd⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03450061v1</w:t>
+                <w:t xml:space="preserve">hal-03262677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cascade Effect Analysis in Torrential Context for Prioritizing Check Dams Maintenance Strategies</w:t>
+                <w:t xml:space="preserve">Physics-informed stochastic Petri nets for the deterioration modeling and maintenance assessment of torrent protection structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMS 2021 - Annual Reliability and Maintenability Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MIMAR 2021 - 11th IMA International Conference on Modelling in Industrial Maintenance and Reliability (MIMAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Mathematics and its Applications; University of Nottingham, Jun 2021, Online Event, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RAMS48097.2021.9605705⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03262677v1</w:t>
+                <w:t xml:space="preserve">hal-03523389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aide à la Décision pour la Maintenance Préventive des Ouvrages de Protection Contre les Risques Naturels en Montagne</w:t>
               </w:r>
@@ -1381,51 +1381,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vinuesa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lambda Mu 22 (e-congrès) - 22e Congrès de Maîtrise des Risques et de Sûreté de Fonctionnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre (e-congrès), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1476,51 +1476,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Folleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1610,51 +1610,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESReDA 2019 - 56th ESReDA Seminar On Critical Services continuity, Resilience and Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Safety and Reliability Data Association, May 2019, Linz, Austria. pp.144-155, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1714,51 +1714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDRiM 2019 - 10th conference of the international society for Integrated Disaster Risk Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Integrated Disaster Risk Management, Oct 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1822,51 +1822,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sleiman Hariri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESREL 2019 - 29th European Safety and Reliability Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Hannover, Germany. pp.444-451, </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1958,51 +1958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Chahrour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Tacnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bérenguer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Remenyte-Prescott; V. Kopustinskas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Modelling the Resilience of Infrastructure Networks - An ESReDA Project Group Report</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Det Norske Veritas, pp.166-181, 2021, 978-2-930928-11-1</w:t>
@@ -2303,51 +2303,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304170v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Chahrour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Piton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Tacnet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe B&#233;renguer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2023.117202" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04332010v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2023.109875" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750436v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Castaings" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barth&#233;lemy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flowmeasinst.2021.102039" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145882v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Nasr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ress.2021.107524" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745252v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carladous" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/2808748" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04245183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767911v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-5183-4_S21-05-576-cd" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758724v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/503700" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450061v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_670-cd" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262677v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RAMS48097.2021.9605705" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03523389v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03462749v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Folleau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vinuesa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029180v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320794v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sleiman Hariri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2760/23760" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321266v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318144v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-11-2724-3_0327-cd" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03408080v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03563893v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021GRALT071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>