--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -84,8336 +84,8323 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Adapted Data Center Load Balancing Algorithms for Battery Charge Distribution in Direct Current Nanogrid Systems</w:t>
+                <w:t xml:space="preserve">Sustainable acoustic metamaterials from recycled plastic bottles: A comprehensive review for circular noise control in the built environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Alex Fanomezantsoa Rabearivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Egyptian International Journal of Engineering Sciences and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Materials and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 48, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.susmat.2026.e01939⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273768v1</w:t>
+                <w:t xml:space="preserve">hal-05558761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of common operational faults on the energy performance of split-type air conditioners in tropical island climates: A simulation study in Madagascar and Reunion Island</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological Bibliography Study on UAV and IoT Wireless Communication Specification Through 5G Cellular Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nirilalaina Randriatefison</w:t>
+                <w:t xml:space="preserve">Valencia Lala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Omer Andrianarimanana</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Desheng Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Manorosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tsivery Anjara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonide Tongazara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.11.107⟩</w:t>
+              <w:t xml:space="preserve">Computer Networks and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 4 (1), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.37256/cnc.4120269574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-05408160v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance enhancement of low-cost microstrip patch antennas through 3D-printed conductive geometric forms</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of Adapted Data Center Load Balancing Algorithms for Battery Charge Distribution in Direct Current Nanogrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shailendra Oree</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Egyptian International Journal of Engineering Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04476101v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of common operational faults on the energy performance of split-type air conditioners in tropical island climates: A simulation study in Madagascar and Reunion Island</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelson Daniel Ramananandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
+                <w:t xml:space="preserve">Nirilalaina Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Yazdani</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Omer Andrianarimanana</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.5572 - 5589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.11.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343907v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05408160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic Flexible Antenna Performance Study of V-folding Percentage Influence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performance enhancement of low-cost microstrip patch antennas through 3D-printed conductive geometric forms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kishore Ajay Kumar Ayyala</w:t>
+                <w:t xml:space="preserve">Julie Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atul Thakur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mani Prasad</w:t>
+                <w:t xml:space="preserve">Shailendra Oree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2528/PIERC22111502⟩</w:t>
+              <w:t xml:space="preserve">AEÜ - International Journal of Electronics and Communications / Archiv für Elektronik und Übertragungstechnik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 177, pp.8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aeue.2024.155211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343904v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04476101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Systematic Flexible Antenna Performance Study of V-folding Percentage Influence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kishore Ajay Kumar Ayyala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo Randriatsiferana</w:t>
+                <w:t xml:space="preserve">Sahbi Baccar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajian Gan</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vauché</w:t>
+                <w:t xml:space="preserve">Mani Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 129, pp.99-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC22111502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03494714v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-matrix-based bandpass negative group delay innovative model of inverted parallel arm distributed topology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-pass negative group delay analysis of single capacitor three-port circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Yazdani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Ngoho</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+                <w:t xml:space="preserve">Mathieu Guerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2022.2043191⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (6), pp.1311-1334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-12-2021-0486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629691v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Randriatsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajian Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucius Ramifidisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+                <w:t xml:space="preserve">Rémy Vauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955503v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An overview on low energy wake-up radio technology: Active and passive circuits associated with MAC and routing protocols</w:t>
+                <w:t xml:space="preserve">S-matrix-based bandpass negative group delay innovative model of inverted parallel arm distributed topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Zaraket</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Samuel Ngoho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Syed Yazdani</w:t>
+                <w:t xml:space="preserve">Mariam Deme Camara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yuandan Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (12), pp.1745-1759. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2022.2043191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325251v1</w:t>
+                <w:t xml:space="preserve">hal-03629691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microstrip coupled line based data signal and energy hybrid receiver</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+                <w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
+                <w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lucius Ramifidisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2020.1819443⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325257v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03955503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental data and calibration processes to a new and simple device dedicated to the thermo-optical properties of a polycarbonate construction material</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An overview on low energy wake-up radio technology: Active and passive circuits associated with MAC and routing protocols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Zaraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Samar Syed Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazquez Recio Alfonso José</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
+                <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106289⟩</w:t>
+              <w:t xml:space="preserve">Journal of Network and Computer Applications (JNCA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 190 (22), pp.103140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnca.2021.103140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02936586v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fayu Wan</w:t>
+                <w:t xml:space="preserve">Analysis of microstrip coupled line based data signal and energy hybrid receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ningdong Li</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
+                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (18), pp.2433-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2020.1819443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927133v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+                <w:t xml:space="preserve">Experimental data and calibration processes to a new and simple device dedicated to the thermo-optical properties of a polycarbonate construction material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blazquez Recio Alfonso José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 32, pp.106289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469722v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02936586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Matrix and Bandpass Negative Group Delay Innovative Theory of Ti-Geometrical Shape Microstrip Structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020270⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022848v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 67 (11), pp.2477-2481. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469724v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">S-Matrix and Bandpass Negative Group Delay Innovative Theory of Ti-Geometrical Shape Microstrip Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taochen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binhong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927129v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927123v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03469724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new affordable and quick experimental device for measuring the thermo-optical properties of translucent construction materials</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101708⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937976v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Turtles Geolocalization in the Indian Ocean: An Over Sea Radio Channel framework integrating a trilateration technique</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajian Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/321/1/012005⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04202086v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Frequency Mapping using an Autonomous Robot: Application to the 2.4 GHz Band</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A new affordable and quick experimental device for measuring the thermo-optical properties of translucent construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101708⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740055v1</w:t>
+                <w:t xml:space="preserve">hal-02937976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Head Techniques for Single-hop Routing protocol in Energy Efficient Wireless Sensor Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
+                <w:t xml:space="preserve">Sea Turtles Geolocalization in the Indian Ocean: An Over Sea Radio Channel framework integrating a trilateration technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015) 21–24 September 2015, Mauritius, 120, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 321 (Conf.1), 012005 (5p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/321/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740130v1</w:t>
+                <w:t xml:space="preserve">hal-04202086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy efficient duty-cycled wake-up radio protocol for avoiding overhearing in wireless sensor networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Radio Frequency Mapping using an Autonomous Robot: Application to the 2.4 GHz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/wsn.2016.88015⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015), 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344832v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Remote Loading Systems using a Nonlinear Analytical and Numerical Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Cluster-Head Techniques for Single-hop Routing protocol in Energy Efficient Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Celeste</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Power Electronics Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015) 21–24 September 2015, Mauritius, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221995v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01740130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of an Asymmetric Coupling Antennas over a 2x2 MIMO System</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An energy efficient duty-cycled wake-up radio protocol for avoiding overhearing in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Graux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 08 (08), pp.176 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wsn.2016.88015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00155637v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Characterisation of Remote Loading Systems using a Nonlinear Analytical and Numerical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celeste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Asian Power Electronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.109--112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221995v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outcome of an Asymmetric Coupling Antennas over a 2x2 MIMO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 4. (Number 3), pp.365-377</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155637v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A New Criteria Decision Applied on the Primary Synchronization in the DS-WCDMA Interface of the UMTS System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Rodriguez Guisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (2), pp.145--161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1023/A:1013927413450⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement and Stabilization of Output Voltages in a Vertical Tidal Turbine Using Intelligent Control Strategies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanambinantsoa Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randriamaitso Telesphore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilal Habachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randriatefison Nirilalaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05380719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Magnetic Near-Field Microstrip Electronic Probe for PCB EMC Emission Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongchuan Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Mordachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glauco Fontagalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Fuzzy Logic and Shading-Aware Particle Swarm Optimization for Dynamic Photovoltaic Shading Faults Mitigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habachi Bilal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nirilalaina Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 International Conference on Electromechanical and Energy Systems (SIELMEN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Iasi, Romania. pp.633-638, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SIELMEN67352.2025.11260746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERFORMANCE OF LOAD BALANCING ALGORITHMS FROM THE WORLD OF DATA SERVERS ADAPTED FOR BATTERY LOAD MANAGEMENT IN A DC-NANOGRID NETWORK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Energy and Applications (ICEA25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Djibouti, Feb 2025, Djibouti (Djibouti), Djibouti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Analysis of a Wide band 10W GaN Microwave Amplifier using Single and Dual Frequency Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Xin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wan Fayu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mordachev Vladimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sinkevich Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chen Xiaohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a Low-Tech Rain Water-Powered Triboelectric Generator as a Renewable Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evangeline Bènevent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IEEE International Conference and Exposition on Electric.al and Power Engineering (EPE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Iasi, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuro-fuzzy Control on a Permanent Magnet Synchronous Generator for a Vertical Tidal Turbine to Improve Output Voltage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Smart Energy Systems and Artificial Intelligence (IEEE- SESAI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Maritius, University of Lorraine and IEEE Mauritius Section, Jun 2024, Balaclava, Mauritius, Mauritius. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SESAI61023.2024.10599409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04628155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonlinear Analysis of AV3860C Microwave Power Amplifier for 2.4 GHz Wireless Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Mordachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eugene Sinkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Emerging Trends in Electrical, Electronic and Communications Engineering (IEEE ELECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bagatelle, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Channel Modelling for UAV Air-to-Ground Communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valence Lala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea F. Ndreveloarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wang Desheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feno Heriniaina R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Emerging Trends in Electrical, Electronic and Communications Engineering (IEEE ELECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bagatelle, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3-D Printed Conformal Rectenna With Series Topology Using Fused Filament Fabrication Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chane Kuang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.-M. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Balaclava, Mauritius. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/RADIO58424.2023.10146102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04127480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Design of -45° Constant BP-NGD Microwave Phase Shifter Using LCL T-Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNR-IUT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint pierre, La Réunion</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S Latin America Microwave Conference (LAMC-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Jose, Costa Rica</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04088669v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of -45° Constant BP-NGD Microwave Phase Shifter Using LCL T-Cell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre et Test d’un Man In The Middle avec la plateforme IoT Pycom: Scanning de réseaux et Sniffing de trames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Latin America Microwave Conference (LAMC-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Jose, Costa Rica</w:t>
+              <w:t xml:space="preserve">WPRT’2023, Saint-Pierre, La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343879v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre et Test d’un Man In The Middle avec la plateforme IoT Pycom: Scanning de réseaux et Sniffing de trames</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Récupération d'énergie électromagnétique avec une rectenna réalisée en impression 3D par dépôt de fil fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chane Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPRT’2023, Saint-Pierre, La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT - CNRIUT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343860v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie électromagnétique avec une rectenna réalisée en impression 3D par dépôt de fil fondu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude et Conception de turbines d'éolienne recyclées pour accroitre le taux d'électrification rural à Madagascar : Puissance et efficacité énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. A. Rajoharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Randriatefison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT - CNRIUT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France. pp.3</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125179v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Abbou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude et Conception de turbines d'éolienne recyclées pour accroitre le taux d'électrification rural à Madagascar : Puissance et efficacité énergétique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+                <w:t xml:space="preserve">Amélioration des performances d'une antenne patch rectangulaire en impression additive DFF par cavité d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Douyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N M Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Chane-Kuang-Sang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326919v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances d'une antenne patch rectangulaire en impression additive DFF par cavité d'air</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
+              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Port louis et en ligne, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693687v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Oversea Radio Measurements and Channel Characterization with LoRa Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gogendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Harry Boyer</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Kerzérho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent de Knyff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Wolmar, Mauritius. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/RADIO.2018.8572461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317955v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03132132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oversea Radio Measurements and Channel Characterization with LoRa Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Integrating Over Sea Radio Channel for Sea Turtles Localization in the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mickael Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE RADIO 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03132132v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01632295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating Over Sea Radio Channel for Sea Turtles Localization in the Indian Ocean</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">Why satellite localization beacons are not adapted for marine turtles' study: a sea wireless sensors network solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Guegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE RADIO 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">GIIS'17 - Global Information Infrastructure and Networking Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, Saint Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01632295v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why satellite localization beacons are not adapted for marine turtles' study: a sea wireless sensors network solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Impact of in-band interference on a wake-up radio system in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS'17 - Global Information Infrastructure and Networking Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Penang, Malaysia. http://iopscience.iop.org/journal/1757-899X, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/198/1/012008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631305v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of in-band interference on a wake-up radio system in wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Where is My Next Hop ? The Case of Indian Ocean Islands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réhan Noordally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GIIS'17</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2017, Saint-Pierre de la Réunion, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01737979v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Where is My Next Hop ? The Case of Indian Ocean Islands</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Data Window Aggregation techniques for Energy Saving in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GIIS'17</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE, Oct 2017, Saint-Pierre de la Réunion, France</w:t>
+              <w:t xml:space="preserve">ISCC 2016 - The twenty first IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, IEEE Communications Society, MDS LAb Messina, Jun 2016, Messina, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01582474v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Window Aggregation techniques for Energy Saving in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Energy-Efficient Data Aggregation Techniques for Exploiting Spatio-Temporal Correlations in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2016 - The twenty first IEEE Symposium on Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, IEEE Communications Society, MDS LAb Messina, Jun 2016, Messina, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344997v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Data Aggregation Techniques for Exploiting Spatio-Temporal Correlations in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Energy- Efficient Cluster-Based Protocol using An Adaptive Data Aggregative Window Function (ADAWF) for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Missouri University of Science and Technology, IEEE Computer Society TC on Computer Communications (TCCC), Jun 2016, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345000v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy- Efficient Cluster-Based Protocol using An Adaptive Data Aggregative Window Function (ADAWF) for Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Système et protocole de télé-réveil appliqués aux réseaux de capteurs sans fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, Missouri University of Science and Technology, IEEE Computer Society TC on Computer Communications (TCCC), Jun 2016, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve"> GdR MACS, GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344996v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système et protocole de télé-réveil appliqués aux réseaux de capteurs sans fils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">An Energy-Efficient Addressing Mechanism for Wake-up Radio Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GdR MACS, GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344999v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Efficient Addressing Mechanism for Wake-up Radio Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Interference Evaluation of WiFi Devices over Wake-up Radio in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Saint-Gilles-les-Bains, Réunion. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7772034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345001v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Evaluation of WiFi Devices over Wake-up Radio in Wireless Sensor Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A single-hop clustering and energy efficient protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO), 2016 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belle Mare, Mauritius. pp.n.c</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478340v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-hop clustering and energy efficient protocol for wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Wake-up Radio Cross-Layer Protocol in OMNeT++/MiXiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Belle Mare, Mauritius. pp.n.c</w:t>
+              <w:t xml:space="preserve">OMNeT++ Community Summit 2015 (Successor of the International Workshop on OMNeT++)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBM Research Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221984v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Wake-up Radio Cross-Layer Protocol in OMNeT++/MiXiM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Real-Time Radio Signal Mapping using an Autonomous Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMNeT++ Community Summit 2015 (Successor of the International Workshop on OMNeT++)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBM Research Sep 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://radiosociety.org/, Sep 2015, Port Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345003v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Radio Signal Mapping using an Autonomous Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Lifetime optimization of wireless sensor network by a better nodes positioning and energy distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADIO'2014 Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Unknown, Mauritius. pp.012011, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/67/1/012011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345673v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Optimization of Wireless Sensor Network by a Better Nodes Positioning and Energy Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Radio and Antenna Days of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://radiosociety.org/, Apr 2014, Port Louis, Mauritius. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime optimization of wireless sensor network by a better nodes positioning and energy distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Low energy clustering adaptation protocol for an adhoc wireless sensor network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADIO'2014 Radio and Antenna Days of the Indian Ocean</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/67/1/012011⟩</w:t>
+              <w:t xml:space="preserve">Wireless Telecommunications Symposium, 2009. WTS 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.1--7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WTS.2009.5068952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202264v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low energy clustering adaptation protocol for an adhoc wireless sensor network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Telecommunications Symposium, 2009. WTS 2009</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202304v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">EuMW2007 - European Microwave Week 2007 - ICM, Munich International Congress Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156607v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adil Belhouji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW2007 - European Microwave Week 2007 - ICM, Munich International Congress Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00157244v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00158039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
+              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Alberta, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00158039v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Signal processing correcting coupling between antennas in a 2x2 MIMO context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First European Conference on Antennas and Propagation, 2006. EuCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133745v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing correcting coupling between antennas in a 2x2 MIMO context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Space-polarization diversity for a 2x2 MIMO using space time block codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Carsenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Antennas and Propagation, 2006. EuCAP 2006</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584697⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACES International Conference on Wireless Communications and Applied Computational Electromagnetics, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Hawaï, Etats-Unis, Unknown Region. pp.482--485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCACEM.2005.1469630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221996v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-polarization diversity for a 2x2 MIMO using space time block codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">A threshold profile map definition for improved management of a 802.16 network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACES International Conference on Wireless Communications and Applied Computational Electromagnetics, 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCACEM.2005.1469630⟩</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Communication Technology, 2005, ICACT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Pyeong Chang-Goon, South Korea. pp.330--334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICACT.2005.245862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221998v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A threshold profile map definition for improved management of a 802.16 network</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Linear and nonlinear characterisation of loading systems under piecewise discontinuous disturbances voltage: analytical and numerical approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 First International Conference on Power Electronics Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Hong-Kong, China. pp.291--297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un réseau de rectennas en impression 3D-DFF pour la récupération d'énergie électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chane Kuang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes, France. , pp.4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Conception de turbines d'éolienne recyclés pour accroitre le taux d'électrification rural à Madagascar : Puissance et efficacité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lalaniaina Rajoharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niri Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Pierre - Ile de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l’énergie dans un bâtiment en zone tropicale</w:t>
-[...119 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Circuit Model of Rectennas Array for Estimating Microwave Energy Harvesting in Presence of Mutual Coupling Between Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Lucas de Peslouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shailendra Oree</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Journées Nationales sur la Récupération et le Stockage de l’Energie (JNRSE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France. , pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8423,156 +8410,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Systems: Theory and Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric J. R Sambatra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ngoho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Elliot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glauco Fontgalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vladimir Mordachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Amplla Editora, 1, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51859/amplla.sst631.1122-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8582,144 +8569,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BANC DE MESURE DES PROPRIETES THERMOPHYSIQUES D’UN ECHANTILLON DE MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3110969. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8866,51 +8853,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273768v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408160v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelson Daniel Ramananandro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilalaina Randriatefison" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Andrianarimanana" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.11.107" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325251v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Syed Yazdani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325257v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1819443" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022848v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020270" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202086v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740055v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micka&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lorion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012001" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740130v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasekhar Kandukuri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344832v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.88015" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221995v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155637v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graux" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222000v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Belfiore" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodriguez Guisantes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013927413450" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNSVMMGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380719v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanambinantsoa Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriamaitso Telesphore" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Habachi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriatefison Nirilalaina" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273702v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mordachev" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontagalland" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403124v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Balan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIELMEN67352.2025.11260746" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993394v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Fayu" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordachev Vladimir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkevich Eugene" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohe" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04628155v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SESAI61023.2024.10599409" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806227v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sinkevich" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806229v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Lala" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Ndreveloarisoa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Desheng" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Heriniaina R." TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04088669v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc Marc" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Du" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343860v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rajoharisoa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randriatefison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03132132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gogendeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572461" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632295v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mickael Lebreton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631305v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01737979v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebreton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012008" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344997v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345000v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344996v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344999v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345001v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478340v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221984v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345003v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345673v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345671v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202264v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012011" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202304v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WTS.2009.5068952" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221996v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Graux" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584697" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221998v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCACEM.2005.1469630" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221997v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2005.245862" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221999v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091753v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaniaina Rajoharisoa" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Randriatefison" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091754v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788161v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51859/amplla.sst631.1122-0" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fanomezantsoa Rabearivony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2026.e01939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manorosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivery Anjara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonide Tongazara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/cnc.4120269574" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelson Daniel Ramananandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilalaina Randriatefison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Andrianarimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.11.107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Syed Yazdani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1819443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micka&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lorion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasekhar Kandukuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.88015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Belfiore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodriguez Guisantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013927413450" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNSVMMGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanambinantsoa Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriamaitso Telesphore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Habachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriatefison Nirilalaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mordachev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontagalland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Balan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIELMEN67352.2025.11260746" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Fayu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordachev Vladimir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkevich Eugene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04628155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SESAI61023.2024.10599409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sinkevich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Lala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Ndreveloarisoa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Desheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Heriniaina R." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rajoharisoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randriatefison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03132132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gogendeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mickael Lebreton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01737979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebreton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WTS.2009.5068952" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221996v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Graux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584697" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCACEM.2005.1469630" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2005.245862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaniaina Rajoharisoa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Randriatefison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51859/amplla.sst631.1122-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>