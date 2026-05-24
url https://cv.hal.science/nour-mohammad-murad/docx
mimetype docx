--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -84,51 +84,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -347,213 +347,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05558760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Adapted Data Center Load Balancing Algorithms for Battery Charge Distribution in Direct Current Nanogrid Systems</w:t>
+                <w:t xml:space="preserve">Impact of common operational faults on the energy performance of split-type air conditioners in tropical island climates: A simulation study in Madagascar and Reunion Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Angelson Daniel Ramananandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirilalaina Randriatefison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omer Andrianarimanana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Egyptian International Journal of Engineering Sciences and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, pp.5572 - 5589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.egyr.2025.11.107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273768v1</w:t>
+                <w:t xml:space="preserve">hal-05408160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of common operational faults on the energy performance of split-type air conditioners in tropical island climates: A simulation study in Madagascar and Reunion Island</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Omer Andrianarimanana</w:t>
+                <w:t xml:space="preserve">Investigation of Adapted Data Center Load Balancing Algorithms for Battery Charge Distribution in Direct Current Nanogrid Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Egyptian International Journal of Engineering Sciences and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05408160v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05273768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance enhancement of low-cost microstrip patch antennas through 3D-printed conductive geometric forms</w:t>
               </w:r>
@@ -935,217 +935,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04343907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t>
+                <w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rivo Randriatsiferana</w:t>
+                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yajian Gan</w:t>
+                <w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayu Wan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rémy Vauché</w:t>
+                <w:t xml:space="preserve">Lucius Ramifidisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03494714v1</w:t>
+                <w:t xml:space="preserve">hal-03955503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-matrix-based bandpass negative group delay innovative model of inverted parallel arm distributed topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ngoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariam Deme Camara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuandan Dong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1154,253 +1154,253 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 36 (12), pp.1745-1759. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09205071.2022.2043191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandpass-Type NGD Design Engineering and Uncertainty Analysis of RLC-Series Resonator Based Passive Cell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Study and experimentation of a 6-dB attenuation low-pass NGD circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivo Randriatsiferana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajian Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Constant Mombo Boussougou</w:t>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Jean Roy Sambatra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Antonio Jaomiary</w:t>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucius Ramifidisoa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+                <w:t xml:space="preserve">Rémy Vauché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 121, pp.65-82. </w:t>
+              <w:t xml:space="preserve">Analog Integrated Circuits and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 110 (1), pp.105-114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIERC22011705⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10470-021-01826-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03955503v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03494714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview on low energy wake-up radio technology: Active and passive circuits associated with MAC and routing protocols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elie Zaraket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samar Syed Yazdani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,1921 +1467,1791 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of microstrip coupled line based data signal and energy hybrid receiver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ningdong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205071.2020.1819443⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1-1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325257v1</w:t>
+                <w:t xml:space="preserve">hal-02927133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental data and calibration processes to a new and simple device dedicated to the thermo-optical properties of a polycarbonate construction material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+                <w:t xml:space="preserve">Blazquez Recio Alfonso José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blazquez Recio Alfonso José</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Ando Ny Aina Randriantsoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Data in Brief</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32, pp.106289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dib.2020.106289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02936586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">S-Matrix and Bandpass Negative Group Delay Innovative Theory of Ti-Geometrical Shape Microstrip Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiang Zhou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taochen Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lili Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binhong Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02927133v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NGD Analysis of Turtle-Shape Microstrip Circuit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ningdong Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Circuits and Systems II: Express Briefs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 67 (11), pp.2477-2481. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TCSII.2020.2967892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-Matrix and Bandpass Negative Group Delay Innovative Theory of Ti-Geometrical Shape Microstrip Structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yajian Gan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Binhong Li</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.3020270⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022848v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02927123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+                <w:t xml:space="preserve">A new affordable and quick experimental device for measuring the thermo-optical properties of translucent construction materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.101708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03469724v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Group Delay Theory on Li Topology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lili Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayu Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenceslas Rahajandraibe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 8, pp.47596-47606. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2979453⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction Technique of Distorted Sensor Signals with Low-Pass NGD Function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Analysis of microstrip coupled line based data signal and energy hybrid receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lala Rajaoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lalléchère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Elysée Guy Ravelo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ACCESS.2020.2994630⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electromagnetic Waves and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (18), pp.2433-2454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205071.2020.1819443⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02927123v1</w:t>
+                <w:t xml:space="preserve">hal-03325257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new affordable and quick experimental device for measuring the thermo-optical properties of translucent construction materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean Claude Gatina</w:t>
+                <w:t xml:space="preserve">Sea Turtles Geolocalization in the Indian Ocean: An Over Sea Radio Channel framework integrating a trilateration technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 321 (Conf.1), 012005 (5p.). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/321/1/012005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.101708⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02937976v1</w:t>
+                <w:t xml:space="preserve">hal-04202086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea Turtles Geolocalization in the Indian Ocean: An Over Sea Radio Channel framework integrating a trilateration technique</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
+                <w:t xml:space="preserve">Radio Frequency Mapping using an Autonomous Robot: Application to the 2.4 GHz Band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 321 (Conf.1), 012005 (5p.). </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015), 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/321/1/012005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04202086v1</w:t>
+                <w:t xml:space="preserve">hal-01740055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radio Frequency Mapping using an Autonomous Robot: Application to the 2.4 GHz Band</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cluster-Head Techniques for Single-hop Routing protocol in Energy Efficient Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015), 120, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, IEEE Radio and Antenna Days of the Indian Ocean (IEEE RADIO 2015) 21–24 September 2015, Mauritius, 120, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740055v1</w:t>
+                <w:t xml:space="preserve">hal-01740130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cluster-Head Techniques for Single-hop Routing protocol in Energy Efficient Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">An energy efficient duty-cycled wake-up radio protocol for avoiding overhearing in wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Materials Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 08 (08), pp.176 - 190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/wsn.2016.88015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1757-899X/120/1/012003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01740130v1</w:t>
+                <w:t xml:space="preserve">hal-01344832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An energy efficient duty-cycled wake-up radio protocol for avoiding overhearing in wireless sensor networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Characterisation of Remote Loading Systems using a Nonlinear Analytical and Numerical Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Celeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Sensor Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Asian Power Electronics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 2 (2), pp.109--112</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/wsn.2016.88015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01344832v1</w:t>
+                <w:t xml:space="preserve">hal-01221995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of Remote Loading Systems using a Nonlinear Analytical and Numerical Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Outcome of an Asymmetric Coupling Antennas over a 2x2 MIMO System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alain Celeste</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Asian Power Electronics Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 2 (2), pp.109--112</w:t>
+              <w:t xml:space="preserve">Kluwer Journal of Wireless Personal Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Volume 4. (Number 3), pp.365-377</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221995v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00155637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outcome of an Asymmetric Coupling Antennas over a 2x2 MIMO System</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A New Criteria Decision Applied on the Primary Synchronization in the DS-WCDMA Interface of the UMTS System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...66 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Belfiore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Rodriguez Guisantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Personal Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 20 (2), pp.145--161. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1013927413450⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1013927413450⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01222000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3391,4643 +3261,4643 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement and Stabilization of Output Voltages in a Vertical Tidal Turbine Using Intelligent Control Strategies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hybrid Fuzzy Logic and Shading-Aware Particle Swarm Optimization for Dynamic Photovoltaic Shading Faults Mitigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fanambinantsoa Philibert Andriniriniaimalaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">George Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Randriamaitso Telesphore</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Randriatefison Nirilalaina</w:t>
+                <w:t xml:space="preserve">Habachi Bilal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nirilalaina Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 International Conference on Electromechanical and Energy Systems (SIELMEN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Iasi, Romania. pp.633-638, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SIELMEN67352.2025.11260746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380719v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Study of Magnetic Near-Field Microstrip Electronic Probe for PCB EMC Emission Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongchuan Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongchuan Jia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fayu Wan</w:t>
+                <w:t xml:space="preserve">Vladimir Mordachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vladimir Mordachev</w:t>
+                <w:t xml:space="preserve">Jérôme Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glauco Fontagalland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical, Computer and Energy Technologies (ICECET’25)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Jul 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05273702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Fuzzy Logic and Shading-Aware Particle Swarm Optimization for Dynamic Photovoltaic Shading Faults Mitigation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERFORMANCE OF LOAD BALANCING ALGORITHMS FROM THE WORLD OF DATA SERVERS ADAPTED FOR BATTERY LOAD MANAGEMENT IN A DC-NANOGRID NETWORK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 International Conference on Electromechanical and Energy Systems (SIELMEN)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Energy and Applications (ICEA25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Djibouti, Feb 2025, Djibouti (Djibouti), Djibouti</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05403124v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04993394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERFORMANCE OF LOAD BALANCING ALGORITHMS FROM THE WORLD OF DATA SERVERS ADAPTED FOR BATTERY LOAD MANAGEMENT IN A DC-NANOGRID NETWORK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Improvement and Stabilization of Output Voltages in a Vertical Tidal Turbine Using Intelligent Control Strategies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanambinantsoa Philibert Andriniriniaimalaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randriamaitso Telesphore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bilal Habachi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Randriatefison Nirilalaina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Energy and Applications (ICEA25)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Djibouti, Feb 2025, Djibouti (Djibouti), Djibouti</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical and Computer Engineering Researches (ICECER 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04993394v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of a Wide band 10W GaN Microwave Amplifier using Single and Dual Frequency Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Analysis of AV3860C Microwave Power Amplifier for 2.4 GHz Wireless Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayu Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mordachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cheng Xin</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Chen Xiaohe</w:t>
+                <w:t xml:space="preserve">Eugene Sinkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nanjing, China</w:t>
+              <w:t xml:space="preserve">The 5th International Conference on Emerging Trends in Electrical, Electronic and Communications Engineering (IEEE ELECOM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Bagatelle, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806218v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a Low-Tech Rain Water-Powered Triboelectric Generator as a Renewable Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Neuro-fuzzy Control on a Permanent Magnet Synchronous Generator for a Vertical Tidal Turbine to Improve Output Voltage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th IEEE International Conference and Exposition on Electric.al and Power Engineering (EPE 2024)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Smart Energy Systems and Artificial Intelligence (IEEE- SESAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Maritius, University of Lorraine and IEEE Mauritius Section, Jun 2024, Balaclava, Mauritius, Mauritius. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SESAI61023.2024.10599409⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04720049v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04628155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neuro-fuzzy Control on a Permanent Magnet Synchronous Generator for a Vertical Tidal Turbine to Improve Output Voltage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Study of a Low-Tech Rain Water-Powered Triboelectric Generator as a Renewable Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Philibert Andriniriniaimalaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangeline Bènevent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Malet-Damour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Ravelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Smart Energy Systems and Artificial Intelligence (IEEE- SESAI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">13th IEEE International Conference and Exposition on Electric.al and Power Engineering (EPE 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Iasi, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04628155v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04720049v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear Analysis of AV3860C Microwave Power Amplifier for 2.4 GHz Wireless Communication</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Channel Modelling for UAV Air-to-Ground Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valence Lala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea F. Ndreveloarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Desheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Feno Heriniaina R.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eugene Sinkevich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 5th International Conference on Emerging Trends in Electrical, Electronic and Communications Engineering (IEEE ELECOM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Bagatelle, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806227v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Channel Modelling for UAV Air-to-Ground Communication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nonlinear Analysis of a Wide band 10W GaN Microwave Amplifier using Single and Dual Frequency Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheng Xin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wan Fayu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valence Lala</w:t>
+                <w:t xml:space="preserve">Mordachev Vladimir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea F. Ndreveloarisoa</w:t>
+                <w:t xml:space="preserve">Sinkevich Eugene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Desheng</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Chen Xiaohe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th International Conference on Emerging Trends in Electrical, Electronic and Communications Engineering (IEEE ELECOM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Bagatelle, Mauritius</w:t>
+              <w:t xml:space="preserve">IEEE MTT-S International Microwave Workshop Series on Advanced Materials and Processes for RF and THz Applications (IMWS-AMP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nanjing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806229v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3-D Printed Conformal Rectenna With Series Topology Using Fused Filament Fabrication Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of -45° Constant BP-NGD Microwave Phase Shifter Using LCL T-Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Du</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fougeroux</w:t>
+                <w:t xml:space="preserve">F. Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Douyère</w:t>
+                <w:t xml:space="preserve">B. Ravelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chane Kuang Sang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
+                <w:t xml:space="preserve">G. Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE MTT-S Latin America Microwave Conference (LAMC-2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, San Jose, Costa Rica</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04127480v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of -45° Constant BP-NGD Microwave Phase Shifter Using LCL T-Cell</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mise en œuvre et Test d’un Man In The Middle avec la plateforme IoT Pycom: Scanning de réseaux et Sniffing de trames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE MTT-S Latin America Microwave Conference (LAMC-2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, San Jose, Costa Rica</w:t>
+              <w:t xml:space="preserve">WPRT’2023, Saint-Pierre, La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343879v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04343860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre et Test d’un Man In The Middle avec la plateforme IoT Pycom: Scanning de réseaux et Sniffing de trames</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Récupération d'énergie électromagnétique avec une rectenna réalisée en impression 3D par dépôt de fil fondu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Douyere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Chane Kuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WPRT’2023, Saint-Pierre, La Réunion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Saint Pierre (La Réunion), La Réunion</w:t>
+              <w:t xml:space="preserve">Congrès National de la Recherche des IUT - CNRIUT 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04343860v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération d'énergie électromagnétique avec une rectenna réalisée en impression 3D par dépôt de fil fondu</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Grondin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Abbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Marc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès National de la Recherche des IUT - CNRIUT 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Saint-Pierre (La Réunion), France. pp.3</w:t>
+              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125179v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Conception de turbines d'éolienne recyclées pour accroitre le taux d'électrification rural à Madagascar : Puissance et efficacité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A. Rajoharisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IUT de Saint Pierre, Jun 2023, Saint Pierre (La Réunion), La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supervision et contrôle intelligent des climatiseurs individuels pour maîtriser l'énergie dans un bâtiment en zone tropicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">A 3-D Printed Conformal Rectenna With Series Topology Using Fused Filament Fabrication Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Douyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chane Kuang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Martin</w:t>
+                <w:t xml:space="preserve">N.-M. Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rudy Grondin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Olivier Marc</w:t>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CNRIUT 2023 Saint Pierre - La Réunion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Balaclava, Mauritius. pp.1-2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO58424.2023.10146102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04326935v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des performances d'une antenne patch rectangulaire en impression additive DFF par cavité d'air</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toky Rakotoarivelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Fougeroux</w:t>
+                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Douyere</w:t>
+                <w:t xml:space="preserve">Steven Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N M Murad</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Harry Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales des Microondes 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
+              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Port louis et en ligne, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693687v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a low-cost wireless data logger for monitoring the occupant's thermal perception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amélioration des performances d'une antenne patch rectangulaire en impression additive DFF par cavité d'air</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fougeroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toky Rakotoarivelo</w:t>
+                <w:t xml:space="preserve">A Douyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faly H Ramahatana</w:t>
+                <w:t xml:space="preserve">N M Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Menard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L Chane-Kuang-Sang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Green Computing and Engineering Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Port louis et en ligne, Mauritius</w:t>
+              <w:t xml:space="preserve">Journées Nationales des Microondes 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Limoges, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317955v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oversea Radio Measurements and Channel Characterization with LoRa Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gogendeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Gogendeau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Bernard</w:t>
+                <w:t xml:space="preserve">Vincent Kerzérho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent de Knyff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean (RADIO 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Wolmar, Mauritius. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/RADIO.2018.8572461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03132132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating Over Sea Radio Channel for Sea Turtles Localization in the Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mickael Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE RADIO 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01632295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why satellite localization beacons are not adapted for marine turtles' study: a sea wireless sensors network solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Guegan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bonhommeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIIS'17 - Global Information Infrastructure and Networking Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Saint Pierre, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in-band interference on a wake-up radio system in wireless sensor networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOP Conference Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Penang, Malaysia. http://iopscience.iop.org/journal/1757-899X, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/198/1/012008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where is My Next Hop ? The Case of Indian Ocean Islands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Nicolay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Nicolay</w:t>
+                <w:t xml:space="preserve">Réhan Noordally</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réhan Noordally</w:t>
+                <w:t xml:space="preserve">Pascal Anelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIIS'17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2017, Saint-Pierre de la Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01582474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Window Aggregation techniques for Energy Saving in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">An Energy-Efficient Addressing Mechanism for Wake-up Radio Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCC 2016 - The twenty first IEEE Symposium on Computers and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, IEEE Communications Society, MDS LAb Messina, Jun 2016, Messina, Italy</w:t>
+              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Communications Society, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344997v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy-Efficient Data Aggregation Techniques for Exploiting Spatio-Temporal Correlations in Wireless Sensor Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Energy- Efficient Cluster-Based Protocol using An Adaptive Data Aggregative Window Function (ADAWF) for Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">IEEE Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, Missouri University of Science and Technology, IEEE Computer Society TC on Computer Communications (TCCC), Jun 2016, Coimbra, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345000v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy- Efficient Cluster-Based Protocol using An Adaptive Data Aggregative Window Function (ADAWF) for Wireless Sensor Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+                <w:t xml:space="preserve">Système et protocole de télé-réveil appliqués aux réseaux de capteurs sans fils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Seventeenth International Symposium on a World of Wireless, Mobile and Multimedia Networks</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Computer Society, Missouri University of Science and Technology, IEEE Computer Society TC on Computer Communications (TCCC), Jun 2016, Coimbra, Portugal</w:t>
+              <w:t xml:space="preserve"> GdR MACS, GT ARC (Automatique et Réseaux de Communication)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344996v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01344999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système et protocole de télé-réveil appliqués aux réseaux de capteurs sans fils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interference Evaluation of WiFi Devices over Wake-up Radio in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
+                <w:t xml:space="preserve">Richard Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> GdR MACS, GT ARC (Automatique et Réseaux de Communication)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO), 2016 IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE, Oct 2016, Saint-Gilles-les-Bains, Réunion. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADIO.2016.7772034⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01344999v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Energy-Efficient Addressing Mechanism for Wake-up Radio Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy-Efficient Data Aggregation Techniques for Exploiting Spatio-Temporal Correlations in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Daniel Lan Sun Luk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Wireless Telecommunications Symposium (WTS 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE Communications Society, Apr 2016, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Apr 2016, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01345001v1</w:t>
+                <w:t xml:space="preserve">hal-01345000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interference Evaluation of WiFi Devices over Wake-up Radio in Wireless Sensor Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Data Window Aggregation techniques for Energy Saving in Wireless Sensor Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Genon-Catalot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radio and Antenna Days of the Indian Ocean (RADIO), 2016 IEEE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISCC 2016 - The twenty first IEEE Symposium on Computers and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Computer Society, IEEE Communications Society, MDS LAb Messina, Jun 2016, Messina, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478340v1</w:t>
+                <w:t xml:space="preserve">hal-01344997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single-hop clustering and energy efficient protocol for wireless sensor networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Real-Time Radio Signal Mapping using an Autonomous Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Belle Mare, Mauritius. pp.n.c</w:t>
+              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, http://radiosociety.org/, Sep 2015, Port Louis, Mauritius</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221984v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of a Wake-up Radio Cross-Layer Protocol in OMNeT++/MiXiM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A single-hop clustering and energy efficient protocol for wireless sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Somasekhar Kandukuri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OMNeT++ Community Summit 2015 (Successor of the International Workshop on OMNeT++)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IBM Research Sep 2015, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">2015 IEEE Radio and Antenna Days of the Indian Ocean (RADIO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Belle Mare, Mauritius. pp.n.c</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345003v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Radio Signal Mapping using an Autonomous Robot</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Implementation of a Wake-up Radio Cross-Layer Protocol in OMNeT++/MiXiM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Richard Lorion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Radio and Antenna Days of the Indian Ocean</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, http://radiosociety.org/, Sep 2015, Port Louis, Mauritius</w:t>
+              <w:t xml:space="preserve">OMNeT++ Community Summit 2015 (Successor of the International Workshop on OMNeT++)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IBM Research Sep 2015, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345673v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime optimization of wireless sensor network by a better nodes positioning and energy distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADIO'2014 Radio and Antenna Days of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Unknown, Mauritius. pp.012011, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1757-899X/67/1/012011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Optimization of Wireless Sensor Network by a Better Nodes Positioning and Energy Distribution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Mickaël Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Radio and Antenna Days of the Indian Ocean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, http://radiosociety.org/, Apr 2014, Port Louis, Mauritius. pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01345671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low energy clustering adaptation protocol for an adhoc wireless sensor network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wireless Telecommunications Symposium, 2009. WTS 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Prague, Czech Republic. pp.1--7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WTS.2009.5068952⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01202304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
+              <w:t xml:space="preserve">EuMW2007 - European Microwave Week 2007 - ICM, Munich International Congress Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00156607v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00157244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of coupling, magnitude and phase of radiation patterns on antenna diversity performances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Adovi Tounou</w:t>
+                <w:t xml:space="preserve">Energy saving design for a Wireless Mobile Relay Ad-hoc Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carsenat</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuMW2007 - European Microwave Week 2007 - ICM, Munich International Congress Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Munich, Germany</w:t>
+              <w:t xml:space="preserve">IRASMUS Workshop (Interface RAdio pour les réseaux radio MUlti-Sauts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2007, Val Thorens, France. pp.INCONNU</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00157244v1</w:t>
+                <w:t xml:space="preserve">hal-00156607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extension des modèles de canal espace-temps en incluant une bi-polarisation pour un scénario MIMO4x4 en indoor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adil Belhouji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Decroze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Monédière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Journées Nationales Micro-ondes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, TOULOUSE, France. pp.session Poster2E</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00158039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Signal processing correcting coupling between antennas in a 2x2 MIMO context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">First European Conference on Antennas and Propagation, 2006. EuCAP 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nice, France. pp.1--6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EUCAP.2006.4584697⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00133745v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signal processing correcting coupling between antennas in a 2x2 MIMO context</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mutual information helping to design wireless sensor network with censoring data transmission and on/off sensors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First European Conference on Antennas and Propagation, 2006. EuCAP 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IASTED Wireless Sensor Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Alberta, Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221996v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00133745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space-polarization diversity for a 2x2 MIMO using space time block codes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">A threshold profile map definition for improved management of a 802.16 network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACES International Conference on Wireless Communications and Applied Computational Electromagnetics, 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/WCACEM.2005.1469630⟩</w:t>
+              <w:t xml:space="preserve">The 7th International Conference on Advanced Communication Technology, 2005, ICACT 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2005, Pyeong Chang-Goon, South Korea. pp.330--334, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICACT.2005.245862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221998v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A threshold profile map definition for improved management of a 802.16 network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space-polarization diversity for a 2x2 MIMO using space time block codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour Murad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carsenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carsenat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nour Murad</w:t>
+                <w:t xml:space="preserve">Bernard Jecko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International Conference on Advanced Communication Technology, 2005, ICACT 2005</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICACT.2005.245862⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACES International Conference on Wireless Communications and Applied Computational Electromagnetics, 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Hawaï, Etats-Unis, Unknown Region. pp.482--485, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WCACEM.2005.1469630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221997v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear and nonlinear characterisation of loading systems under piecewise discontinuous disturbances voltage: analytical and numerical approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Celeste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2004 First International Conference on Power Electronics Systems and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Hong-Kong, China. pp.291--297</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8037,51 +7907,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réalisation d'un réseau de rectennas en impression 3D-DFF pour la récupération d'énergie électromagnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8090,254 +7960,254 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Chane Kuang Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Lou Dubard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Antibes, France. , pp.4, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et Conception de turbines d'éolienne recyclés pour accroitre le taux d'électrification rural à Madagascar : Puissance et efficacité énergétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lalaniaina Rajoharisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lalaniaina Rajoharisoa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Niri Randriatefison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CNRIUT-2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saint Pierre - Ile de la Réunion, La Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Circuit Model of Rectennas Array for Estimating Microwave Energy Harvesting in Presence of Mutual Coupling Between Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Fougeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Douyere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Olivier Lucas de Peslouan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Mohammad Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8356,51 +8226,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ième Journées Nationales sur la Récupération et le Stockage de l’Energie (JNRSE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Grenoble (en ligne), France. , pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03266771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8410,156 +8280,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart Systems: Theory and Advances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric J. R Sambatra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ngoho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric J. R Sambatra</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Frank Elliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glauco Fontgalland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir Mordachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Amplla Editora, 1, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frank Elliot</w:t>
-[...44 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.51859/amplla.sst631.1122-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03788161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8569,144 +8439,144 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BANC DE MESURE DES PROPRIETES THERMOPHYSIQUES D’UN ECHANTILLON DE MATERIAU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Hamada Fakra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blázquez Recio Alfonso José</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour Murad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Gatina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3110969. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId251"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8853,51 +8723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fanomezantsoa Rabearivony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2026.e01939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manorosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivery Anjara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonide Tongazara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/cnc.4120269574" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273768v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelson Daniel Ramananandro" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilalaina Randriatefison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Andrianarimanana" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.11.107" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Syed Yazdani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325257v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1819443" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022848v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020270" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469724v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202086v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012005" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740055v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micka&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lorion" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012001" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740130v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasekhar Kandukuri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012003" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344832v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.88015" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221995v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155637v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222000v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Belfiore" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodriguez Guisantes" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013927413450" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNSVMMGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380719v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanambinantsoa Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriamaitso Telesphore" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Habachi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriatefison Nirilalaina" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273702v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mordachev" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontagalland" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403124v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Balan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIELMEN67352.2025.11260746" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993394v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806218v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Fayu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordachev Vladimir" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkevich Eugene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohe" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04628155v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SESAI61023.2024.10599409" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806227v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sinkevich" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806229v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Lala" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Ndreveloarisoa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Desheng" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Heriniaina R." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343879v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Du" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343860v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rajoharisoa" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randriatefison" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03132132v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gogendeau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572461" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632295v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mickael Lebreton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631305v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01737979v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebreton" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012008" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344997v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345000v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344996v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344999v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345001v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478340v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772034" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345673v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202264v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012011" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345671v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202304v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WTS.2009.5068952" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221996v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Graux" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584697" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221998v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCACEM.2005.1469630" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221997v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2005.245862" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221999v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091753v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaniaina Rajoharisoa" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Randriatefison" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788161v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51859/amplla.sst631.1122-0" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Fanomezantsoa Rabearivony" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Mohammad Murad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susmat.2026.e01939" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558760v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valencia Lala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desheng Wang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Manorosoa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsivery Anjara" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonide Tongazara" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37256/cnc.4120269574" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408160v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelson Daniel Ramananandro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nirilalaina Randriatefison" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Andrianarimanana" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.egyr.2025.11.107" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour Murad" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Fougeroux" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douy&#232;re" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sibille" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shailendra Oree" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2024.155211" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343904v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kishore Ajay Kumar Ayyala" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahbi Baccar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mani Prasad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22111502" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343907v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Jaomiary" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Yazdani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Haddad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2021-0486" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03955503v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Constant Mombo Boussougou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jean Roy Sambatra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucius Ramifidisoa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERC22011705" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629691v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ngoho" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Deme Camara" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuandan Dong" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2022.2043191" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivo Randriatsiferana" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yajian Gan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayu Wan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenceslas Rahajandraibe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Vauch&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10470-021-01826-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325251v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zaraket" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Syed Yazdani" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lala Rajaoarisoa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Ravelo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnca.2021.103140" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927133v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ningdong Li" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Elys&#233;e Guy Ravelo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSII.2020.2967892" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02936586v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Hamada Fakra" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blazquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Ny Aina Randriantsoa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Gatina" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.106289" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022848v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Zhou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taochen Gu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Wu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binhong Li" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.3020270" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03469722v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927123v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2994630" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937976v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bl&#225;zquez Recio Alfonso Jos&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.101708" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927129v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2020.2979453" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325257v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lall&#233;ch&#232;re" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontgalland" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205071.2020.1819443" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04202086v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Guegan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bonhommeau" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/321/1/012005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740055v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Micka&#235;l Lebreton" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lorion" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012001" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01740130v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Somasekhar Kandukuri" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/120/1/012003" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344832v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/wsn.2016.88015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221995v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Celeste" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00155637v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Graux" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carsenat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jecko" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01222000v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Belfiore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Rodriguez Guisantes" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1013927413450" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DNSVMMGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403124v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Balan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habachi Bilal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SIELMEN67352.2025.11260746" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongchuan Jia" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Mordachev" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rossignol" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glauco Fontagalland" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993394v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380719v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanambinantsoa Philibert Andriniriniaimalaza" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriamaitso Telesphore" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Habachi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randriatefison Nirilalaina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806227v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Du" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Sinkevich" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04628155v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SESAI61023.2024.10599409" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720049v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline B&#232;nevent" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Malet-Damour" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806229v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valence Lala" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea F. Ndreveloarisoa" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Desheng" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feno Heriniaina R." TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806218v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Xin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wan Fayu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mordachev Vladimir" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sinkevich Eugene" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xiaohe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343879v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Du" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wan" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravelo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fontgalland" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04343860v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125179v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Douyere" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326935v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Martin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Grondin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Abbou" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Marc" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04326919v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A. Rajoharisoa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Randriatefison" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04127480v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fougeroux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Douy&#232;re" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.-M. Murad" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Lou Dubard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO58424.2023.10146102" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04317955v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toky Rakotoarivelo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faly H Ramahatana" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Menard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Boyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693687v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fougeroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Douyere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N M Murad" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Chane-Kuang-Sang" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03132132v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gogendeau" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kerz&#233;rho" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent de Knyff" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/RADIO.2018.8572461" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01632295v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mickael Lebreton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01631305v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01737979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Lebreton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/198/1/012008" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01582474v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Nicolay" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;han Noordally" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Anelli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345001v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344996v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Daniel Lan Sun Luk" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Genon-Catalot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01478340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADIO.2016.7772034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345000v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344997v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345673v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221984v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345003v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202264v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/67/1/012011" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345671v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01202304v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WTS.2009.5068952" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157244v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Adovi Tounou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156607v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00158039v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Belhouji" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221996v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Graux" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUCAP.2006.4584697" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00133745v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221997v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICACT.2005.245862" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221998v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCACEM.2005.1469630" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-01221999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630420v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Chane Kuang Sang" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04091753v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalaniaina Rajoharisoa" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niri Randriatefison" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266771v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Lucas de Peslouan" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788161v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric J. R Sambatra" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Elliot" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51859/amplla.sst631.1122-0" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-03666988v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Gatina" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>