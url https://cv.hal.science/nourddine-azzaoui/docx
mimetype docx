--- v0 (2026-03-17)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nourddine Azzaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nourddine-azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1543-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11775563X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188614174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Five Reanalysis Products over France: Implications for Agro-Climatic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Er-Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1204. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Framework for Uncovering Hidden Control Strategies in Evolutionary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca28050103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Learning, 5 (4), pp.1888-1904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semeru volcano, Indonesia: measuring hazard, exposure and response of densely populated neighbourhoods facing persistent volcanic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.1405-1453. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-023-05910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steven Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining population socio-economic characteristics, hazard knowledge and risk perception: The adaptive capacity to persistent volcanic threats from Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boedi Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103064. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42081-021-00144-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalised least square in sparse setting with convex penalty and non gaussian errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doualeh Abdillahi-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.2198-2216. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10473-021-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Mitigants for Speech Based Cyber Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3643826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of the Non-Independent Increment Family of Alpha-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement to: 'Spectral Characterization of the Family &alpha;-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback's symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafidi Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp 83--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback’s symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezza Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical channel model based on alpha-stable random processes and application to the 60 GHz ultra wide band channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.1457-1467. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.05.090069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Ghannudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.1748 - 1757. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impulse Response Model for the 60 Ghz Channel Based on Spectral Techniques of alpha-stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Conference on communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5040 - 5045. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on stable distribution for the 60GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable rates for additive isotropic α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Lopes de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la série temporelle du rythme cardiaque et mesure du stress en condition de vie réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Statistiques et Santé 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops (WCNCW), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.191 - 195, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2012, Workshop on Internet of Things Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2012.6215488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evolution of radio channel modelled with stable random processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks, IWPCM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse response model for the 60 GHz channel based on spectral techniques of a-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.5040-5045, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1638-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral representation of some non stationary alpha-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for multivariate self-similar symmetric stable moving average processes: a study with p-variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecient spatial designs for targeted regions or level set detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Radial Basis Q-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extreme Value Mixture model to assess drought hazard in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo-Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian spatio-temporal kriging with misspecified black-box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Abdulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Estimations Spectrales des Processus alpha-Stables non-Stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00138027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions au traitement de données, de signaux et à ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Clermont Auvergne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus alpha-stables et communications numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nourddine Azzaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nourddine-azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1543-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11775563X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188614174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Five Reanalysis Products over France: Implications for Agro-Climatic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Er-Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1204. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Framework for Uncovering Hidden Control Strategies in Evolutionary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca28050103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Learning, 5 (4), pp.1888-1904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semeru volcano, Indonesia: measuring hazard, exposure and response of densely populated neighbourhoods facing persistent volcanic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.1405-1453. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-023-05910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42081-021-00144-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining population socio-economic characteristics, hazard knowledge and risk perception: The adaptive capacity to persistent volcanic threats from Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boedi Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103064. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steven Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalised least square in sparse setting with convex penalty and non gaussian errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doualeh Abdillahi-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.2198-2216. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10473-021-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Mitigants for Speech Based Cyber Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3643826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of the Non-Independent Increment Family of Alpha-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement to: 'Spectral Characterization of the Family &alpha;-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback’s symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezza Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback's symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafidi Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp 83--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical channel model based on alpha-stable random processes and application to the 60 GHz ultra wide band channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.1457-1467. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.05.090069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Ghannudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.1748 - 1757. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impulse Response Model for the 60 Ghz Channel Based on Spectral Techniques of alpha-stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Conference on communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5040 - 5045. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on stable distribution for the 60GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable rates for additive isotropic α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Lopes de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la série temporelle du rythme cardiaque et mesure du stress en condition de vie réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Statistiques et Santé 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops (WCNCW), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.191 - 195, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2012, Workshop on Internet of Things Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2012.6215488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evolution of radio channel modelled with stable random processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks, IWPCM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse response model for the 60 GHz channel based on spectral techniques of a-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.5040-5045, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1638-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral representation of some non stationary alpha-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for multivariate self-similar symmetric stable moving average processes: a study with p-variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecient spatial designs for targeted regions or level set detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Radial Basis Q-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extreme Value Mixture model to assess drought hazard in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo-Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian spatio-temporal kriging with misspecified black-box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Abdulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Estimations Spectrales des Processus alpha-Stables non-Stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00138027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions au traitement de données, de signaux et à ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Clermont Auvergne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus alpha-stables et communications numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="ED9935F0"/>
+    <w:nsid w:val="44546726"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nourddine-azzaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11775563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188614174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Er-Rondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Troin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca28050103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04261504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Wavelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05910-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04047080v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boedi Tjahjono" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103064" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446656v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00144-w" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432095v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Campi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3643826" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth William Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892547" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732879v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidi Bezza" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezza Hafidi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1959" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.05.090069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paugam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732995v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801070v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2012.6215488" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nourddine-azzaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11775563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188614174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Er-Rondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Troin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca28050103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04261504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Wavelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05910-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00144-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04047080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boedi Tjahjono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Campi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3643826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth William Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892547" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezza Hafidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1959" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidi Bezza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.05.090069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paugam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2012.6215488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>