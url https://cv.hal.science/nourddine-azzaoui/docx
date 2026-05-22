--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nourddine Azzaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nourddine-azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1543-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11775563X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188614174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Five Reanalysis Products over France: Implications for Agro-Climatic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Er-Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1204. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Framework for Uncovering Hidden Control Strategies in Evolutionary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.103. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca28050103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Learning, 5 (4), pp.1888-1904. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semeru volcano, Indonesia: measuring hazard, exposure and response of densely populated neighbourhoods facing persistent volcanic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.1405-1453. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-023-05910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42081-021-00144-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining population socio-economic characteristics, hazard knowledge and risk perception: The adaptive capacity to persistent volcanic threats from Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boedi Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103064. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steven Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalised least square in sparse setting with convex penalty and non gaussian errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doualeh Abdillahi-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.2198-2216. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10473-021-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Mitigants for Speech Based Cyber Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3643826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of the Non-Independent Increment Family of Alpha-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement to: 'Spectral Characterization of the Family &alpha;-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback’s symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezza Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback's symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafidi Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp 83--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical channel model based on alpha-stable random processes and application to the 60 GHz ultra wide band channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.1457-1467. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.05.090069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Ghannudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.1748 - 1757. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impulse Response Model for the 60 Ghz Channel Based on Spectral Techniques of alpha-stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Conference on communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5040 - 5045. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on stable distribution for the 60GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable rates for additive isotropic α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Lopes de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la série temporelle du rythme cardiaque et mesure du stress en condition de vie réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Statistiques et Santé 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops (WCNCW), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.191 - 195, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2012, Workshop on Internet of Things Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2012.6215488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evolution of radio channel modelled with stable random processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks, IWPCM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse response model for the 60 GHz channel based on spectral techniques of a-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.5040-5045, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1638-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral representation of some non stationary alpha-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for multivariate self-similar symmetric stable moving average processes: a study with p-variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecient spatial designs for targeted regions or level set detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Radial Basis Q-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extreme Value Mixture model to assess drought hazard in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo-Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian spatio-temporal kriging with misspecified black-box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Abdulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Estimations Spectrales des Processus alpha-Stables non-Stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00138027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions au traitement de données, de signaux et à ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Clermont Auvergne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus alpha-stables et communications numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Nourddine Azzaoui </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nourddine-azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1543-5440</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">11775563X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">188614174</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=Mh7i1SgAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Five Reanalysis Products over France: Implications for Agro-Climatic Studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariam Er-Rondi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Troin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Buisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Serlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (3), pp.1204. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/app14031204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different physics but similar dependence of runout distance with discharge rate: the duality of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 86 (7), pp.65. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-024-01750-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04630062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-Driven Framework for Uncovering Hidden Control Strategies in Evolutionary Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematical and computational applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 28 (5), pp.103. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/mca28050103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solving Partially Observable 3D-Visual Tasks with Visual Radial Basis Function Network and Proximal Policy Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Machine Learning and Knowledge Extraction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Learning, 5 (4), pp.1888-1904. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/make5040091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04505952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semeru volcano, Indonesia: measuring hazard, exposure and response of densely populated neighbourhoods facing persistent volcanic threats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Santoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natural Hazards</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 117 (2), pp.1405-1453. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11069-023-05910-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04261504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-runout pyroclastic density currents: Analysis and implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (10), pp.1172-1176. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1130/G50215.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03792847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japanese Journal of Statistics and Data Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.321-338. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s42081-021-00144-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04446656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defining population socio-economic characteristics, hazard knowledge and risk perception: The adaptive capacity to persistent volcanic threats from Semeru, Indonesia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Thouret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Wavelet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Taillandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boedi Tjahjono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susanna Jenkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Disaster Risk Reduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 77, pp.103064. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijdrr.2022.103064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04047080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematical Modeling of the Evolution of Absenteeism in a University Hospital over 12 Years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Vialatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Miallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Steven Baker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (14), pp.8236. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph19148236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03853951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tephra Fallout Probabilistic Hazard Maps for Cotopaxi and Guagua Pichincha Volcanoes (Ecuador) With Uncertainty Quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022780⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03603654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruption type probability and eruption source parameters at Cotopaxi and Guagua Pichincha volcanoes (Ecuador) with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Bevilacqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin of Volcanology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 83 (5), </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00445-021-01458-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to &amp;quot;Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents&amp;quot; [Earth Planet. Sci. Lett. 568 (2021) 117017]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 571, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penalised least square in sparse setting with convex penalty and non gaussian errors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doualeh Abdillahi-Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Le Mailloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Mathematica Scientia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 41 (6), pp.2198-2216. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10473-021-0624-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03240201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discharge rate of explosive volcanic eruption controls runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 568, pp.117017. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03254073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Mitigants for Speech Based Cyber Risk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Campi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.3643826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying the Uncertainty of a Coupled Plume and Tephra Dispersal Model: PLUME‐MOM/HYSPLIT Simulations Applied to Andean Volcanoes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 125 (2), </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB018390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-38595-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02043523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Author Correction: Low efficiency of large volcanic eruptions in transporting very fine ash into the atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gouhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Eychenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Deslandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, 289, p. 75-89. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42489-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-03708954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of the Non-Independent Increment Family of Alpha-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892547⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04432043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacity Bounds for Additive Symmetric $\alpha $ -Stable Noise Channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Information Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 63 (8), pp.5115-5123. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TIT.2017.2676104⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02088563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supplement to: 'Spectral Characterization of the Family &alpha;-Stable Processes that Generalize Gaussian Process Models.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth William Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSRN Electronic Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2139/ssrn.2892570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04431907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback’s symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bezza Hafidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 15, 2012, pp.83-99. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/arima.1959⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criteria for longitudinal data model selection based on Kullback's symmetric divergence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hafidi Bezza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Africaine de Recherche en Informatique et Mathématiques Appliquées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 15, pp 83--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical channel model based on alpha-stable random processes and application to the 60 GHz ultra wide band channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58, pp.1457-1467. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.05.090069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00548612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alpha-stable interference modeling and Cauchy receiver for an IR-UWB ad hoc network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza El Ghannudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alain Rolland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 58 (6), pp.1748 - 1757. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCOMM.2010.06.090074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00685924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Impulse Response Model for the 60 Ghz Channel Based on Spectral Techniques of alpha-stable Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of IEEE International Conference on communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, pp.5040 - 5045. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on stable distribution for the 60GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.441-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01077681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceeding of Global Telecommunications Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 3, pp.1638 - 1643 vol.3. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOM.2003.1258515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00255952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of the relationship between mass eruption rate and runout distance of pyroclastic density currents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint JpGU-AGU meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Chiba, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03003795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achievable rates for additive isotropic α-stable noise channels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malcolm Egan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Lopes de Freitas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Information Theory (ISIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Barcelona, Spain. pp.1874-1878, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISIT.2016.7541624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03270090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skew-t copula for dependence modelling of impulsive (α-stable) interference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth W. Peters</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Septier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications (ICC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, London, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01144849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de la série temporelle du rythme cardiaque et mesure du stress en condition de vie réelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Raphaël Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalfa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Paugam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Chambres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Statistiques et Santé 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Deveughèle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Lemercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huan Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Birregah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 10th International Conference on Hydroinformatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Wireless Communications and Networking Conference, WCNC 2012, Workshop on Internet of Things Enabling Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Paris, France. pp.191-195, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WCNCW.2012.6215488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00801070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UWB channel modeling for objects evolving in impulsive environnements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wireless Communications and Networking Conference Workshops (WCNCW), 2012 IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, France. pp.191 - 195, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00732995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the detection of elderly equilibrium degradation using multivariate-EMD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE GLOBECOM Workshops</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Miami, United States. pp.2049 - 2053, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/GLOCOMW.2010.5700305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00733009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial evolution of radio channel modelled with stable random processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Workshop on Propagation and Channel Modeling for Next-Generation Wireless Networks, IWPCM 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00807129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">VigiRes'Eau : Surveillance en temps réel de la qualité de l'eau potable d'un réseau de distribution en vue de la détection d'intrusions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Fillatre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Honeine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Igor V. Nikiforov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Interdisciplinaire sur la Sécurité Globale (WISG 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2011, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An enhanced empirical modal decomposition without sifting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 IEEE/SP 15th Workshop on Statistical Signal Processing (SSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Cardiff, United Kingdom. pp.796-799, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSP.2009.5278474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02297522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empirical Mode Decomposition for vectorial bi-dimensional signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 International Workshop on Multidimensional (nD) Systems (nD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Thessaloniki, Greece. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/NDS.2009.5191553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de dégradation de l¿équilibre chez les personnes âgées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Miraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Snoussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Duchene</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congès SFTAG 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An impulse response model for the 60 GHz channel based on spectral techniques of a-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Communications, ICC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, United Kingdom. pp.5040-5045, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICC.2007.832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00366984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Path delay model based on alpha-stable distribution for the 60 GHz indoor channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Sabre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.1638-1643</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00146042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing probabilistic tephra fallout hazard maps for Cotopaxi and Guagua Pichincha volcanoes, Ecuador, with uncertainty quantification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tadini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Samaniego</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02453759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral representation of some non stationary alpha-stable processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00257920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limit theorems for multivariate self-similar symmetric stable moving average processes: a study with p-variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecient spatial designs for targeted regions or level set detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Coly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual Radial Basis Q-Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Hautot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Teulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of COVID-19 evolution based on testing closeness of sequential data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoko Matsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daisuke Murakami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04436398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Extreme Value Mixture model to assess drought hazard in West Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Sy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Araujo-Bonjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Eliette Dury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bayesian spatio-temporal kriging with misspecified black-box</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Abdulaye Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Druilhet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Françoise Yao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01226169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CLASSIFYING HEARTRATE BY CHANGE DETECTION AND WAVELET METHODS FOR EMERGENCY PHYSICIANS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre, Raphael Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Guillin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Boudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Chamoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et Estimations Spectrales des Processus alpha-Stables non-Stationnaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mathématiques [math]. Université de Bourgogne, 2006. Français. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00138027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques contributions au traitement de données, de signaux et à ses applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Statistiques [math.ST]. Université Clermont Auvergne, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04456564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document associé à des manifestations scientifiques (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Processus alpha-stables et communications numériques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nourddine Azzaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées MAS et Journée en l'honneur de Jacques Neveu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Talence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Document associé à des manifestations scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00510330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId176"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="44546726"/>
+    <w:nsid w:val="61A2092D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nourddine-azzaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11775563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188614174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905787v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Er-Rondi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Troin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031204" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436395v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca28050103" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04261504v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Wavelet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05910-5" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446656v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00144-w" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04047080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boedi Tjahjono" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103064" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432095v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Campi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3643826" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432043v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth William Peters" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892547" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431907v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892570" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezza Hafidi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1959" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidi Bezza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548612v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.05.090069" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255914v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.832" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077681v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178829v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paugam" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732995v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801070v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2012.6215488" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807129v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366984v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453911v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436414v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436398v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138027v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456564v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510330v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/nourddine-azzaoui" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1543-5440" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/11775563X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188614174" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=Mh7i1SgAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905787v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariam Er-Rondi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Troin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Coly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Buisson" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Serlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app14031204" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04630062v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourddine Azzaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Guillin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-024-01750-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436395v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoko Matsui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daisuke Murakami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/mca28050103" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505952v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hautot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Teuli&#232;re" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/make5040091" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04261504v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Taillandier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Wavelet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Santoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11069-023-05910-5" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03792847v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Henry" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1130/G50215.1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446656v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42081-021-00144-w" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04047080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boedi Tjahjono" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Jenkins" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijdrr.2022.103064" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853951v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vialatte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pereira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miallaret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Steven Baker" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph19148236" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03603654v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tadini" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Azzaoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Samaniego" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03208239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bevilacqua" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00445-021-01458-z" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708920v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117114" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03240201v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doualeh Abdillahi-Ali" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Mailloux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10473-021-0624-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03254073v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117017" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432095v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Campi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth Peters" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3643826" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453781v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Alessandro Tadini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB018390" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02043523v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gouhier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Eychenne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Deslandes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38595-7" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03708954v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42489-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432043v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth William Peters" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm Egan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892547" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02088563v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro de Freitas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Clavier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Goupil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth W. Peters" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIT.2017.2676104" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04431907v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2892570" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01299492v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bezza Hafidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/arima.1959" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732879v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafidi Bezza" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00548612v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.05.090069" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00685924v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza El Ghannudi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Septier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alain Rolland" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCOMM.2010.06.090074" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255914v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2007.832" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077681v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sabre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00255952v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Sabre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2003.1258515" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03003795v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03270090v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Lopes de Freitas" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIT.2016.7541624" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01144849v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yan" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178829v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rapha&#235;l Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalfa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Paugam" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chambres" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966013v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Deveugh&#232;le" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Perez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lemercier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Yin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Birregah" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801070v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WCNCW.2012.6215488" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732995v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOMW.2010.5700305" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733009v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Miraoui" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Snoussi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Duchene" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807129v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02632317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Fillatre" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Honeine" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor V. Nikiforov" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02297522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2009.5278474" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870463v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2009.5191553" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02870501v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00366984v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00146042v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02453759v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00257920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04530456v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eliette Dury" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453911v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Druilhet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436414v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436398v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03297023v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Sy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Araujo-Bonjean" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226169v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Abdulaye Faye" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Yao" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876170v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre, Raphael Bertrand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Boudet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chamoux" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00138027v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04456564v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00510330v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>