--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -180,10065 +180,10324 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (53)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (54)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modeling investigation of filtration phenomena in an open-cell foam-bed reactor under gas–liquid flow</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO 2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Poillot</w:t>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 393, pp.137182. </w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2026.137182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05519967v1</w:t>
+                <w:t xml:space="preserve">hal-05606097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of creaming in concentrated emulsions under centrifugation</w:t>
+                <w:t xml:space="preserve">Experimental and modeling investigation of filtration phenomena in an open-cell foam-bed reactor under gas–liquid flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Xiaoqian Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Delavernhe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Poillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105380⟩</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 393, pp.137182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2026.137182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05213801v1</w:t>
+                <w:t xml:space="preserve">hal-05519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A systematic methodology for robust identification of droplet breakage kernels for emulsification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Ripoll</w:t>
+                <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 312, pp.121699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925312v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of creaming in concentrated emulsions under centrifugation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourouina Amine</w:t>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khadija Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.105380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240118v1</w:t>
+                <w:t xml:space="preserve">hal-05213801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic methodology for robust identification of droplet breakage kernels for emulsification processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristy Touma</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121699⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05040087v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Silica-Coated Sub-Micron Magnetic Capsules for DNA Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bourouina Amine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Aittouchente</w:t>
+                <w:t xml:space="preserve">Gagniere Emilie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Raffin</w:t>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 8 (3), pp.1033-1044. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-024-01184-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917557v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emulsion-Based Single Drop Generation in a Nonconfined System</w:t>
+                <w:t xml:space="preserve">Elaboration of Silica-Coated Sub-Micron Magnetic Capsules for DNA Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ranim Chakleh</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Aittouchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c05212⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (3), pp.1033-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-024-01184-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04957921v1</w:t>
+                <w:t xml:space="preserve">hal-04917557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in polyvinyl chloride (PVC) recycling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Emulsion-Based Single Drop Generation in a Nonconfined System</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.6228⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 41 (8), pp.5504-5523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.4c05212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04267777v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04957921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Barbara Browning</w:t>
+                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658091v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Rapid and Facile Detection of PBTC Antiscalant Using Functionalized Polystyrene Nanoparticles and Latex Agglutination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.133108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655348v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Facile Detection of PBTC Antiscalant Using Functionalized Polystyrene Nanoparticles and Latex Agglutination</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent advances in polyvinyl chloride (PVC) recycling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133108⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 35 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.6228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04373406v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
+              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04501952v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams: experimental investigation and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cep.2024.109770⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525914v1</w:t>
+                <w:t xml:space="preserve">hal-04658091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pathogenic Leptospira Detection in Environmental Contaminant Water Sources by Highly Performance Antibody Absorption Polystyrene Agglutinating Particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams: experimental investigation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousra Guedda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ppsc.202400023⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 199, pp.109770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cep.2024.109770⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672838v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04525914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pathogenic Leptospira Detection in Environmental Contaminant Water Sources by Highly Performance Antibody Absorption Polystyrene Agglutinating Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duangporn Polpanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kween Saimuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00901⟩</w:t>
+              <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (12), pp.2400023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppsc.202400023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04658121v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Versatility of Microemulsions in Cutaneous Drug Delivery: Opportunities and Challenges</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Geantet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melaz Tayakout-Fayolle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano13101688⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (13), pp.11805-11814. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00901⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04102192v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04658121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original continuous process for double emulsions preparation using static mixers: Focus on the viscosity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Steady state population balance modelling of precipitation processes: nucleation, growth and size-dependent agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131984⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04153103v1</w:t>
+                <w:t xml:space="preserve">hal-04098144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7th International Conference on Population Balance Modelling 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194, pp.787-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2023.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state population balance modelling of precipitation processes: nucleation, growth and size-dependent agglomeration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">An original continuous process for double emulsions preparation using static mixers: Focus on the viscosity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.131984. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04098144v1</w:t>
+                <w:t xml:space="preserve">hal-04153103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Core-Shell Micro/Nanocapsules: From Encapsulation to Applications</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring the Versatility of Microemulsions in Cutaneous Drug Delivery: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02652048.2023.2178538⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03978204v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04102192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of silica-coated oil-in-water (O/W) magnetic emulsion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Core-Shell Micro/Nanocapsules: From Encapsulation to Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslam Elkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Hangouët</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emergent Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42247-023-00563-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 40 (3), pp.125-156. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02652048.2023.2178538⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04252688v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03978204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical evaluation of flows through an SMX-Plus mixer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of silica-coated oil-in-water (O/W) magnetic emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hangouët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.12.030⟩</w:t>
+              <w:t xml:space="preserve">Emergent Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (6), pp.2027-2039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42247-023-00563-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518109v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04252688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed point convergence and acceleration for steady state population balance modelling of precipitation processes: application to neodymium oxalate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 177, pp.767-777. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03457230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards smart self-healing coatings: Advances in micro/nano-encapsulation processes as carriers for anti-corrosion coatings development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouarga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Noukrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Barroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354, pp.118862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring and Modeling of Creaming in Oil-in-Water Emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A numerical evaluation of flows through an SMX-Plus mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Abou-Hweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 61 (13), pp.4638-4647. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 178, pp.382-394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c04722⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633657v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03518109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Droplet Breakage in Continuous Emulsification Using Static Mixers in the Framework of the Entire Spectrum of Turbulent Energy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Monitoring and Modeling of Creaming in Oil-in-Water Emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanmoy Kanti Deb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahir Sinan Ozdemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruxandra Govoreanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mhamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 61 (1), pp.541-553. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03529⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 61 (13), pp.4638-4647. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c04722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522969v1</w:t>
+                <w:t xml:space="preserve">hal-03633657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population balance modelling of a continuous static mixer-based emulsification process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Droplet Breakage in Continuous Emulsification Using Static Mixers in the Framework of the Entire Spectrum of Turbulent Energy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.10.022⟩</w:t>
+              <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 61 (1), pp.541-553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.iecr.1c03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815945v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart gating porous particles as new carriers for drug delivery</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population balance modelling of a continuous static mixer-based emulsification process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.04.023⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7th International Conference on Population Balance Modelling 2022, 188, pp.645-654. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2022.10.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225250v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Smart gating porous particles as new carriers for drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamonchanok Thananukul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
+              <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 174, pp.425-446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.addr.2021.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02941359v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide Chemistry in Drug Delivery, Endocrinology, and Vaccines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asim ‐ur‐rehman</w:t>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iqra Chaudhery</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100204⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225264v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Polysaccharide Chemistry in Drug Delivery, Endocrinology, and Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim ‐ur‐rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqra Chaudhery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meneerah Al‐jafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (33), pp.8437-8451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132353v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd3+ Doped CoFe2O4 Nanoparticles for Targeted Drug Delivery and Magnetic Resonance Imaging</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Imran Asad</w:t>
+                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nauman Naseer</w:t>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 7 (4), pp.47. </w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/magnetochemistry7040047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221425v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
+                <w:t xml:space="preserve">Gd3+ Doped CoFe2O4 Nanoparticles for Targeted Drug Delivery and Magnetic Resonance Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Fatima Javed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Muhammad Asad Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Imran Asad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nauman Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
+              <w:t xml:space="preserve">Magnetochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (4), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/magnetochemistry7040047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02554148v1</w:t>
+                <w:t xml:space="preserve">hal-03221425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hydroxypropyl Methylcellulose-Based Hydrogel Copolymeric for Controlled Delivery of Galantamine Hydrobromide in Dementia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sidra Bashir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asif Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1350. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr8111350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02550848v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02977818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminodextran Coated CoFe2O4 Nanoparticles for Combined Magnetic Resonance Imaging and Hyperthermia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Hamayun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanomaterials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (11), pp.2182. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nano10112182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxypropyl Methylcellulose-Based Hydrogel Copolymeric for Controlled Delivery of Galantamine Hydrobromide in Dementia</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8111350⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02977818v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02554148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic monolithic polymers prepared from high internal phase emulsions and Fe3O4 triazole-functionalized nanoparticles for Pb2+, Cu2+ and Zn2+ removal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104693⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904349v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polystyrene Latex Particles Bearing Primary Amine Groups via Soap‐free Emulsion Polymerization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Magnetic monolithic polymers prepared from high internal phase emulsions and Fe3O4 triazole-functionalized nanoparticles for Pb2+, Cu2+ and Zn2+ removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakaria Mokadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pi.6060⟩</w:t>
+              <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 155, pp.104693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2020.104693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02859823v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02904349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polystyrene Latex Particles Bearing Primary Amine Groups via Soap‐free Emulsion Polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Andrieu</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pascal Marmey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Eissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 69 (10), pp.1038-1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pi.6060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448635v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02859823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Submicron Nanogel Particles for Specific Recombinant Proteins Extraction and Purification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061413⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02880405v1</w:t>
+                <w:t xml:space="preserve">hal-02448635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Hydrophilic Submicron Nanogel Particles for Specific Recombinant Proteins Extraction and Purification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Levourch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342633v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.440-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475657v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Colloidal Particles in Combinatorial Thin-Film Gradients for Magnetic Resonance Imaging and Hyperthermia</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Polymer Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2020/7163985⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02899295v1</w:t>
+                <w:t xml:space="preserve">hal-02475657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and Characterization of Glued Corn Flakes-Like Protein-Based Magnetic Particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+                <w:t xml:space="preserve">Magnetic Colloidal Particles in Combinatorial Thin-Film Gradients for Magnetic Resonance Imaging and Hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zineb Lgourna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Nasir Mahmood Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hassan Saadaoui</w:t>
+                <w:t xml:space="preserve">Hassan Saleem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Asif Hamayun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00147-2⟩</w:t>
+              <w:t xml:space="preserve">Advances in Polymer Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020, pp.7163985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2020/7163985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02623651v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02899295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amphotericin B Loaded Polymeric Nanoparticles for Treatment of Leishmania Infections</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and Characterization of Glued Corn Flakes-Like Protein-Based Magnetic Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Shabbir Ali Bhatti</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gul Shahnaz</w:t>
+                <w:t xml:space="preserve">Zineb Lgourna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Saadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10061152⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.803-811. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00147-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02866742v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02623651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population balance model for the prediction of breakage of emulsion droplets in SMX+ static mixers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Amphotericin B Loaded Polymeric Nanoparticles for Treatment of Leishmania Infections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudassara Saqib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Shabbir Ali Bhatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gul Shahnaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (6), pp.1152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano10061152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.090⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01966545v1</w:t>
+                <w:t xml:space="preserve">hal-02866742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Emulsification in Static Mixers: Equilibrium Correlations versus Population Balance Equations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Essential Oils-Loaded Polymer Particles: Preparation, Characterization and Antimicrobial Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzak Bentaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900109⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym11061017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130395v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oils-Loaded Polymer Particles: Preparation, Characterization and Antimicrobial Property</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modeling Emulsification in Static Mixers: Equilibrium Correlations versus Population Balance Equations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11061017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (8), pp.1691-1701. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02151841v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population balance model for bioreactors combining interdivision time distributions and micromixing concepts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A population balance model for the prediction of breakage of emulsion droplets in SMX+ static mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.09.005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.625-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01605037v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01966545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the Direct Quadrature Method of Moments for the modelling of the enzymatic hydrolysis of cellulose: I. Case of soluble substrate</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A population balance model for bioreactors combining interdivision time distributions and micromixing concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 126, pp.135-145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bej.2016.09.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01876386v1</w:t>
+                <w:t xml:space="preserve">hal-01605037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a distribution from a finite number of its moments: A comparative study in the case of depolymerization process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of the Direct Quadrature Method of Moments for the modelling of the enzymatic hydrolysis of cellulose: I. Case of soluble substrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.09.008⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 149, pp.306-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876363v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the Direct Quadrature Method of Moments for the modelling of the enzymatic hydrolysis of cellulose: II. Case of insoluble substrate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Liné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.322 - 333. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ces.2016.04.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of a distribution from a finite number of its moments: A comparative study in the case of depolymerization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 84, pp.326-337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compchemeng.2015.09.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Population balance approach for the modelling of enzymatic hydrolysis of cellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (2), pp.276 - 284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/cjce.22088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01876382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (30)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Creaming of concentrated emulsions under centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253373v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05236371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliott Edouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaming of concentrated emulsions under centrifugation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05236371v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Double Emulsions Preparation in Stirred Tank: Modeling the Release Kinetics through a Population Balance Framework</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+                <w:t xml:space="preserve">Precipitating solvent design for carbon capture: solvent and active species behaviors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eric Lécolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
+              <w:t xml:space="preserve">8th Post-Combustion Capture Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Energy Agency Greenhouse Gas R&amp;D Programme, Sep 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05216491v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Double Emulsions Preparation in Stirred Tank: Modeling the Release Kinetics through a Population Balance Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269720v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Double Emulsions Preparation in Stirred Tank: Modeling the Release Kinetics through a Population Balance Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253367v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic methodology for robust identification of PBM for emulsion droplet breakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05216506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a single non-Newtonian drop composed of an emulsion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749417v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05253367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Bourouina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation of a single non-Newtonian drop composed of an emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Boukhetouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682446v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04749417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Balance Modeling of emulsions preparation: Uncertainty and sensitivity analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Population Balance Modeling Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05225970v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population Balance Modeling of emulsions preparation: Uncertainty and sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">2nd Population Balance Modeling Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682508v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05225970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739060v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préparation d’émulsions doubles dans un réacteur agité : étude expérimentale et modélisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739035v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming study of concentrated oil-in-water emulsions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Préparation d’émulsions doubles dans un réacteur agité : étude expérimentale et modélisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04682464v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Balance Modelling of W/O/W Double Emulsions Preparation in Static Mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Centrifugal creaming study of concentrated oil-in-water emulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th European Conference on Mixing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04153108v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04682464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming study of oil-in-water emulsions: Experimental and modeling approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Population Balance Modelling of W/O/W Double Emulsions Preparation in Static Mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Population Balance Modelling Webinar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Virtual (Turin), Italy</w:t>
+              <w:t xml:space="preserve">17th European Conference on Mixing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04317048v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04153108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population balance modelling of single and double emulsions preparation using static mixers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Centrifugal creaming study of oil-in-water emulsions: Experimental and modeling approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">1st Population Balance Modelling Webinar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Virtual (Turin), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668994v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Population balance modelling of single and double emulsions preparation using static mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04696621v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03668994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation par bilan de population de la formation d’émulsions doubles par des mélangeurs statiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camilo Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03848924v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04696621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation par bilan de population de la formation d’émulsions doubles par des mélangeurs statiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t>
+              <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03334748v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03848924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of partially oxidized graphite oxide for solar energy storage applications</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Saikali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Graphene Chemistry and Graphene Oxide</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
+              <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Potsdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486267v1</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03334748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of capric-stearic acid/graphene oxide-TiO2 microcapsules for solar energy storage and photocatalytic efficiency</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
+                <w:t xml:space="preserve">Synthesis and characterization of partially oxidized graphite oxide for solar energy storage applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohir Younsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Naji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Phase Change Materials for Buildings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Conference on Graphene Chemistry and Graphene Oxide</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487838v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis and characterization of capric-stearic acid/graphene oxide-TiO2 microcapsules for solar energy storage and photocatalytic efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edouard Plasari</w:t>
+                <w:t xml:space="preserve">Ghada Ben Hamad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Muhr</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Zohir Younsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Naji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoual Belouaggadia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">21st International Conference on Phase Change Materials for Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02131539v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la formation des émulsions et des double-émulsions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Plasari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Muhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">35ème Club Emulsion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Cristal 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02190105v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02131539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the direct quadrature method of moments for the modelling of the enzymatic hydrolysis of cellulose substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Modélisation de la formation des émulsions et des double-émulsions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behnam Khadem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37 th Symposium on Biotechnology for Fuels and Chemicals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">35ème Club Emulsion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893183v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the method of moments for the modelling of the enzymatic hydrolysis of cellulosic substrates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of the direct quadrature method of moments for the modelling of the enzymatic hydrolysis of cellulose substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+              <w:t xml:space="preserve">37 th Symposium on Biotechnology for Fuels and Chemicals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893194v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of a distribution from a finite number of moments: a comparative study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Application of the method of moments for the modelling of the enzymatic hydrolysis of cellulosic substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893202v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Reconstruction of a distribution from a finite number of moments: a comparative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Morchain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Sperandio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Cockx</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Congress of Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'hydrolyse de substrats lignocellulosiques par bilan de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIVème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10248,2795 +10507,2795 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lecolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Ghaddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05245836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient double emulsification in open-cell solid foam static mixers: Experimental and numerical approaches for release estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic methodology for robust identification of PBM for emulsion droplet breakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du crémage d’émulsions concentrées par centrifugation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling in microfluidics to assess kinetic constants of CO2 capture solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739047v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in microfluidics to assess kinetic constants of CO2 capture solvents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du crémage d’émulsions concentrées par centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038405v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de formation d’une goutte non-Newtonienne d’émulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04739026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurine Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFNano 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and facile detection of PBTC antiscalant using functionalized polystyrene nanoparticles and latex agglutination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matinée des doctorants et des post-doctorants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of iron oxide capsules for lab-on-a-chip and microsystems use</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées Maghreb-Europe: Matériaux et applications aux dispositifs et capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Cristal 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03859546v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03694122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Elaboration of iron oxide capsules for lab-on-a-chip and microsystems use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème Journées Maghreb-Europe: Matériaux et applications aux dispositifs et capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03694122v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03859546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adithya Ramanathan Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04049465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-sensitive polymethacrylate derivatives Eudragit E100 &amp; L100 nanoparticles preparation in aqueous medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100168v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristal 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02067946v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 9</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02100158v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population balance model for breakage prediction in SMX+ static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th European Conference on Mixing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population balance models combined to CFD simulations for breakage prediction of emulsion droplets in SMX+ static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th Conference on Population Balance Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01966547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian particle tracking in an industrial photobioreactor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Arezki Chekroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and modeling of creaming in emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanmoy Kanti Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahir Sinan Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Govoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03097468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to quantify enzyme activity and kinetics in &amp;quot;non-bulk&amp;quot; systems? An example through the enzymatic hydrolysis of hemicellulose thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Zeidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Dianteill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga Lefevre - Gherbovet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Dumon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Montanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The CBM11 - 11. Carbohydrate Bioengineering Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Espoo, Finland. 232p., 2015, The eleventh Carbohydrate Bioengineering Meeting (CBM11)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01269164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reliability of cellulose hydrolysis models based on the extension of Michaelis-Menten type kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37 th Symposium on Biotechnology for Fuels and Chemicals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01893187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Captage du CO2 émis par une cimenterie d'Algérie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ratiba Derriche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Arezki Chekroun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IX Congrès Francophone de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13046,508 +13305,508 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An overview of the preparation methods and applications of liposomes. A focus on membrane stability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghenwa Nasr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Greige-Gerges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Colloids and Their Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.195-228, 2026, 978-0-443-26608-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-26608-9.00022-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05402217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal physics and chemistry of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Colloids and Their Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.89-118, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/B978-0-443-26608-9.00021-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waisudin Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Polymer Colloids for Ultrasensitive Molecular Imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sundas Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Shahnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Magnetic Nanoparticles in Human Health and Medicine : Current Medical Applications and Alternative Therapy of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2021, ‎ 978-1119754671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03284315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13557,100 +13816,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’hydrolyse enzymatique de substrats lignocellulosiques par bilan de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biotechnologies. INSA de Toulouse, 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015ISAT0030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01307913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13660,105 +13919,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des systèmes dispersés : approche par bilan de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Génie des procédés. Université Claude Bernard Lyon 1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04713225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -13826,51 +14085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EE41408A"/>
+    <w:nsid w:val="67F0C8CB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14057,51 +14316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-lebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7116-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190209720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917557v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aittouchente" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01184-x" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957921v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267777v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6228" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672838v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kween Saimuang" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202400023" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101009v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.05.031" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518109v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abou-Hweij" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.12.030" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouarga" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118862" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633657v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Kanti Deb" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahir Sinan Ozdemir" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Govoreanu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mhamdi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04722" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522969v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03529" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815945v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.10.022" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225250v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.04.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225264v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khalid" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim &#8208;ur&#8208;rehman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Chaudhery" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meneerah Al&#8208;jafary" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100204" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Javed" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Abbas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Asad" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauman Naseer" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7040047" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986120v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamayun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112182" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977818v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Bashir" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Mahmood" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111350" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904349v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104693" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859823v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6060" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880405v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Levourch" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061413" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899295v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleem" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Hamayun" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163985" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866742v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassara Saqib" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir Ali Bhatti" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shahnaz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061152" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966545v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.090" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130395v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900109" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151841v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Froiio" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Paolino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061017" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605037v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.09.005" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876386v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.018" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876363v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.09.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876392v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.029" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876382v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22088" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V04SR2S5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216491v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269720v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739035v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668994v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190105v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Khadem" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893183v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893194v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893202v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893253v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269726v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739026v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966547v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100785v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arezki Chekroun" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thibault" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097468v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893187v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060750v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402217v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00022-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432868v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00021-4" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284315v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Khalid" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01307913v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0030" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713225v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-lebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7116-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190209720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aittouchente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01184-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kween Saimuang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202400023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.05.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouarga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abou-Hweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.12.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Kanti Deb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahir Sinan Ozdemir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Govoreanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mhamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.10.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.04.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khalid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim &#8208;ur&#8208;rehman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Chaudhery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meneerah Al&#8208;jafary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Javed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Abbas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Asad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauman Naseer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7040047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Bashir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Mahmood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111350" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamayun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Levourch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061413" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Hamayun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassara Saqib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir Ali Bhatti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shahnaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Froiio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Paolino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.090" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876382v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V04SR2S5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Khadem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893253v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269726v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arezki Chekroun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thibault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00022-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00021-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Khalid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01307913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0030" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713225v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>