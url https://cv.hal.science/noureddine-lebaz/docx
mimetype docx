--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -214,51 +214,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO 2 Capture: A Comprehensive Review</w:t>
+                <w:t xml:space="preserve">Precipitating Absorbents for Postcombustion CO2 Capture: A Comprehensive Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Nisolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
@@ -297,51 +297,51 @@
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">, 2026, 65 (17), pp.8594−8624. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.iecr.5c05272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -482,529 +482,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic methodology for robust identification of droplet breakage kernels for emulsification processes</w:t>
+                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristy Touma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Bourouina Amine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gürkan Sin</w:t>
+                <w:t xml:space="preserve">Tollet Malo Tollet Malo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gagniere Emilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lebaz Noureddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121699⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05040087v1</w:t>
+                <w:t xml:space="preserve">hal-05240118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental and modelling study of creaming in concentrated emulsions under centrifugation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+                <w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105380⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 672, pp.125297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05213801v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04925312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview on LNP-mRNA encapsulation unit operation: Mixing technologies, scalability, and influence of formulation &amp; process parameters on physico-chemical characteristics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+                <w:t xml:space="preserve">Experimental and modelling study of creaming in concentrated emulsions under centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2025.125297⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Multiphase Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 193, pp.105380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmultiphaseflow.2025.105380⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04925312v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05213801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comprehensive study of calcium dissolution kinetics from recycled concrete fines: Experimental and modeling insights</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A systematic methodology for robust identification of droplet breakage kernels for emulsification processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gürkan Sin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourouina Amine</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 221, pp.610-626. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 312, pp.121699. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2025.08.033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2025.121699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240118v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05040087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration of Silica-Coated Sub-Micron Magnetic Capsules for DNA Extraction</w:t>
               </w:r>
@@ -1163,51 +1163,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 41 (8), pp.5504-5523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1235,745 +1235,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04957921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Browning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Batalha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04501952v1</w:t>
+                <w:t xml:space="preserve">hal-04658091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid and Facile Detection of PBTC Antiscalant Using Functionalized Polystyrene Nanoparticles and Latex Agglutination</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
+                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133108⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373406v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04655348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in polyvinyl chloride (PVC) recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+                <w:t xml:space="preserve">Maya Khellaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 35 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pat.6228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifugal creaming of concentrated oil-in-water emulsions: experimental investigation and modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Modelling W/O/W double emulsions preparation in static mixers: accounting for the shear-thinning behaviour of the dispersed phase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 208, pp.899-909. </w:t>
+              <w:t xml:space="preserve">, 2024, 204, pp.461-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.07.049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2024.02.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04655348v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04501952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part I: Experimental</w:t>
+                <w:t xml:space="preserve">Rapid and Facile Detection of PBTC Antiscalant Using Functionalized Polystyrene Nanoparticles and Latex Agglutination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Browning</w:t>
+                <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nuno Batalha</w:t>
+                <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margarida Costa Gomes</w:t>
+                <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorothée Laurenti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38 (13), pp.11793-11804. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.133108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.energyfuels.4c00883⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.133108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04658091v1</w:t>
+                <w:t xml:space="preserve">hal-04373406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams: experimental investigation and modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousra Guedda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering and Processing: Process Intensification</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 199, pp.109770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2007,51 +2007,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pathogenic Leptospira Detection in Environmental Contaminant Water Sources by Highly Performance Antibody Absorption Polystyrene Agglutinating Particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patcharapan Suwannin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duangporn Polpanich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2059,51 +2059,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kween Saimuang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Particle &amp; Particle Systems Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 41 (12), pp.2400023. </w:t>
@@ -2141,64 +2141,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrotreatment of Sewage Sludge Derived Hydrothermal Liquefaction Biocrude. Part II: Kinetic Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Browning</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Batalha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2265,524 +2265,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04658121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady state population balance modelling of precipitation processes: nucleation, growth and size-dependent agglomeration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the Versatility of Microemulsions in Cutaneous Drug Delivery: Opportunities and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127258⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (10), pp.1688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13101688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04098144v1</w:t>
+                <w:t xml:space="preserve">hal-04102192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7th International Conference on Population Balance Modelling 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 194, pp.787-788. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cherd.2023.05.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04101009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original continuous process for double emulsions preparation using static mixers: Focus on the viscosity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, pp.131984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2023.131984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04153103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Versatility of Microemulsions in Cutaneous Drug Delivery: Opportunities and Challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
+                <w:t xml:space="preserve">Steady state population balance modelling of precipitation processes: nucleation, growth and size-dependent agglomeration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (10), pp.1688. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 616, pp.127258. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13101688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04102192v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04098144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Core-Shell Micro/Nanocapsules: From Encapsulation to Applications</w:t>
               </w:r>
@@ -2820,51 +2820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Zine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Microencapsulation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 40 (3), pp.125-156. </w:t>
@@ -2928,51 +2928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eslam Elkalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumera Khizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Ait-Touchente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3030,412 +3030,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed point convergence and acceleration for steady state population balance modelling of precipitation processes: application to neodymium oxalate</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+                <w:t xml:space="preserve">A numerical evaluation of flows through an SMX-Plus mixer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Abou-Hweij</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 177, pp.767-777. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.030⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 178, pp.382-394. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.12.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03457230v1</w:t>
+                <w:t xml:space="preserve">hal-03518109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards smart self-healing coatings: Advances in micro/nano-encapsulation processes as carriers for anti-corrosion coatings development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayoub Ouarga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Tarhini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Noukrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allal Barroug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 354, pp.118862. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118862⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03604321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A numerical evaluation of flows through an SMX-Plus mixer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Walid Abou-Hweij</w:t>
+                <w:t xml:space="preserve">Fixed point convergence and acceleration for steady state population balance modelling of precipitation processes: application to neodymium oxalate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Lalleman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 178, pp.382-394. </w:t>
+              <w:t xml:space="preserve">, 2022, 177, pp.767-777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.12.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cherd.2021.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03518109v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03457230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monitoring and Modeling of Creaming in Oil-in-Water Emulsions</w:t>
               </w:r>
@@ -3568,64 +3568,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Droplet Breakage in Continuous Emulsification Using Static Mixers in the Framework of the Entire Spectrum of Turbulent Energy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial and engineering chemistry research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 61 (1), pp.541-553. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3672,51 +3672,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population balance modelling of a continuous static mixer-based emulsification process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Research and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7th International Conference on Population Balance Modelling 2022, 188, pp.645-654. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3763,90 +3763,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart gating porous particles as new carriers for drug delivery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamonchanok Thananukul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Errachid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Drug Delivery Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 174, pp.425-446. </w:t>
@@ -3878,425 +3878,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03225250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
+                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
+              <w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02941359v1</w:t>
+                <w:t xml:space="preserve">hal-03132353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polysaccharide Chemistry in Drug Delivery, Endocrinology, and Vaccines</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymethylmethacrylate derivatives Eudragit E100 and L100: Interactions and complexation with surfactants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202100204⟩</w:t>
+              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 32, pp.379-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.5093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03225264v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02941359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐sensitive polymers: Classification and some fine potential applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Mangin</w:t>
+                <w:t xml:space="preserve">Polysaccharide Chemistry in Drug Delivery, Endocrinology, and Vaccines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aimen Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asim ‐ur‐rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iqra Chaudhery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meneerah Al‐jafary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, pp.1455-1484. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 27 (33), pp.8437-8451. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.5230⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202100204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132353v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03225264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gd3+ Doped CoFe2O4 Nanoparticles for Targeted Drug Delivery and Magnetic Resonance Imaging</w:t>
               </w:r>
@@ -4321,51 +4321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asad Abbas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Imran Asad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nauman Naseer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4410,559 +4410,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydroxypropyl Methylcellulose-Based Hydrogel Copolymeric for Controlled Delivery of Galantamine Hydrobromide in Dementia</w:t>
+                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sidra Bashir</w:t>
+                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadiah Zafar</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr8111350⟩</w:t>
+              <w:t xml:space="preserve">Chemistry Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.793-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02977818v1</w:t>
+                <w:t xml:space="preserve">hal-02554148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aminodextran Coated CoFe2O4 Nanoparticles for Combined Magnetic Resonance Imaging and Hyperthermia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Talha Jamshaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nasir Ahmad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sadia Manzoor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Hamayun</w:t>
+                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano10112182⟩</w:t>
+              <w:t xml:space="preserve">Biosensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (4), pp.43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02986120v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02550848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein-Silica Hybrid Submicron Particles: Preparation and Characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aminodextran Coated CoFe2O4 Nanoparticles for Combined Magnetic Resonance Imaging and Hyperthermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveed Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Vega-Chacón</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+                <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miguel Jafelicci</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nadia Zine</w:t>
+                <w:t xml:space="preserve">Muhammad Hamayun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry Africa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.793-801. </w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (11), pp.2182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s42250-020-00138-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nano10112182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02554148v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02986120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Novel Magneto-Biosensor for Sulfapyridine Detection</w:t>
+                <w:t xml:space="preserve">Hydroxypropyl Methylcellulose-Based Hydrogel Copolymeric for Controlled Delivery of Galantamine Hydrobromide in Dementia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Talha Jamshaid</w:t>
+                <w:t xml:space="preserve">Sidra Bashir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernandes Taveira Tenorio-Neto</w:t>
+                <w:t xml:space="preserve">Nadiah Zafar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdellatif Baraket</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Asif Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosensors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (4), pp.43. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (11), pp.1350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/bios10040043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr8111350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02550848v1</w:t>
+                <w:t xml:space="preserve">hal-02977818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic monolithic polymers prepared from high internal phase emulsions and Fe3O4 triazole-functionalized nanoparticles for Pb2+, Cu2+ and Zn2+ removal</w:t>
               </w:r>
@@ -4987,51 +4987,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salima Saïdi-Besbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 155, pp.104693. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5117,51 +5117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Eissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 69 (10), pp.1038-1044. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5189,529 +5189,529 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02859823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
+                <w:t xml:space="preserve">Hydrophilic Submicron Nanogel Particles for Specific Recombinant Proteins Extraction and Purification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Brivadis</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emilie Gagniere</w:t>
+                <w:t xml:space="preserve">Gaëlle Levourch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Process Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (6), pp.1413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/polym12061413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02448635v1</w:t>
+                <w:t xml:space="preserve">hal-02880405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophilic Submicron Nanogel Particles for Specific Recombinant Proteins Extraction and Purification</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New dynamical observer for a batch crystallization process based on solute concentration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Brivadis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëlle Levourch</w:t>
+                <w:t xml:space="preserve">Vincent Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Chabanon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (6), pp.1413. </w:t>
+              <w:t xml:space="preserve">Journal of Process Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 87, pp.17-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/polym12061413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jprocont.2019.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880405v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (3), pp.440-450. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342633v1</w:t>
+                <w:t xml:space="preserve">hal-02475657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of secondary polymer on self‐precipitation of pH‐sensitive polymethylmethacrylate derivatives Eudragit E100 and Eudragit L100</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">pH‐Sensitive methacrylic acid–methyl methacrylate copolymer Eudragit L100 and dimethylaminoethyl methacrylate, butyl methacrylate, and methyl methacrylate tri‐copolymer Eudragit E100</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coraline Sester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymers for Advanced Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 31 (6), </w:t>
+              <w:t xml:space="preserve">, 2020, 31 (3), pp.440-450. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pat.4856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pat.4780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02475657v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02342633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic Colloidal Particles in Combinatorial Thin-Film Gradients for Magnetic Resonance Imaging and Hyperthermia</w:t>
               </w:r>
@@ -5749,51 +5749,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Saleem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Asif Hamayun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadia Manzoor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Polymer Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2020, pp.7163985. </w:t>
@@ -5991,64 +5991,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mudassara Saqib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Shabbir Ali Bhatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasir Ahmad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveed Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gul Shahnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6093,373 +6093,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02866742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essential Oils-Loaded Polymer Particles: Preparation, Characterization and Antimicrobial Property</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A population balance model for the prediction of breakage of emulsion droplets in SMX+ static mixers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/polym11061017⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361, pp.625-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02151841v1</w:t>
+                <w:t xml:space="preserve">hal-01966545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Emulsification in Static Mixers: Equilibrium Correlations versus Population Balance Equations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Essential Oils-Loaded Polymer Particles: Preparation, Characterization and Antimicrobial Property</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Froiio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatella Paolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrazzak Bentaher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 42 (8), pp.1691-1701. </w:t>
+              <w:t xml:space="preserve">Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (6), pp.1017. </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ceat.201900109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/polym11061017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130395v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population balance model for the prediction of breakage of emulsion droplets in SMX+ static mixers</w:t>
+                <w:t xml:space="preserve">Modeling Emulsification in Static Mixers: Equilibrium Correlations versus Population Balance Equations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361, pp.625-634. </w:t>
+              <w:t xml:space="preserve">Chemical Engineering and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 42 (8), pp.1691-1701. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2018.12.090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ceat.201900109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966545v1</w:t>
+                <w:t xml:space="preserve">hal-02130395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A population balance model for bioreactors combining interdivision time distributions and micromixing concepts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Pigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6558,64 +6558,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.306-321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6688,64 +6688,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Liné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 149, pp.322 - 333. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6818,51 +6818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computers &amp; Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.326-337. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6935,51 +6935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 93 (2), pp.276 - 284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7051,329 +7051,359 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Creaming of concentrated emulsions under centrifugation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliott Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05236371v1</w:t>
+                <w:t xml:space="preserve">hal-05253373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissolution de gravats de béton pour un procédé continu de minéralisation de CO2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malo Tollet</w:t>
+                <w:t xml:space="preserve">Eliott Edouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05087140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation du carbonate de calcium dans un réacteur à lit garni en mousse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoqian Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malo Tollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CRISTAL 11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Marseille, France</w:t>
@@ -7396,152 +7426,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05086109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect CO2 capture and utilization by a continuous process based on concrete rubble</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Gagnière</w:t>
+                <w:t xml:space="preserve">Creaming of concentrated emulsions under centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">2nd European Fluid Dynamics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05253373v1</w:t>
+                <w:t xml:space="preserve">hal-05236371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precipitating solvent design for carbon capture: solvent and active species behaviors</w:t>
               </w:r>
@@ -7566,51 +7566,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lécolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pétaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Agusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7678,51 +7678,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7773,51 +7773,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7836,575 +7836,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A systematic methodology for robust identification of PBM for emulsion droplet breakage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kristy Touma</w:t>
+                <w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Ripoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Bensaid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05216506v1</w:t>
+                <w:t xml:space="preserve">hal-05253367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continuous mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation at large scale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+                <w:t xml:space="preserve">A systematic methodology for robust identification of PBM for emulsion droplet breakage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gürkan Sin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Population Balance Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, West Lafayette, Indiana, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05253367v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05216506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Malo Tollet</w:t>
+                <w:t xml:space="preserve">Formation of a single non-Newtonian drop composed of an emulsion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amine Bourouina</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fatma Boukhetouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744637v1</w:t>
+                <w:t xml:space="preserve">hal-04749417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of a single non-Newtonian drop composed of an emulsion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+                <w:t xml:space="preserve">Capture de CO2 par un procédé de carbonatation de gravats de béton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malo Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st European Fluid Dynamics Conference (EFDC1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Aachen (Aix la Chapelle), Germany</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04749417v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuous turbulent liquid-liquid emulsification using open-cell solid foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8429,77 +8429,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Balance Modeling of emulsions preparation: Uncertainty and sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Population Balance Modeling Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8524,103 +8524,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation of actinides and lanthanides oxalic precipitation in a vortex reactor: multi-compartmental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8645,103 +8645,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résolution du bilan de population en régime stationnaire par la méthode d’accélération du point fixe vectoriel : application à la modélisation de la précipitation oxalique du néodyme dans un réacteur à effet vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8792,51 +8792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8861,77 +8861,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal creaming study of concentrated oil-in-water emulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8969,90 +8969,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population Balance Modelling of W/O/W Double Emulsions Preparation in Static Mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ranim Chakleh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th European Conference on Mixing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9077,77 +9077,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifugal creaming study of oil-in-water emulsions: Experimental and modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Population Balance Modelling Webinar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Virtual (Turin), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9185,51 +9185,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population balance modelling of single and double emulsions preparation using static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Population Balance Modelling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9280,64 +9280,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camilo Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Ramière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9388,64 +9388,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation par bilan de population de la formation d’émulsions doubles par des mélangeurs statiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9470,77 +9470,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A compartmental-based approach for the modelling of a vortex precipitation reactor for nuclear energy applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9837,51 +9837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage chimie-turbulence pour la modélisation de la précipitation des oxalates en réacteur à effet vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9962,51 +9962,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de la formation des émulsions et des double-émulsions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behnam Khadem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10070,51 +10070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the direct quadrature method of moments for the modelling of the enzymatic hydrolysis of cellulose substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10178,51 +10178,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of the method of moments for the modelling of the enzymatic hydrolysis of cellulosic substrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10286,51 +10286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of a distribution from a finite number of moments: a comparative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10394,51 +10394,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'hydrolyse de substrats lignocellulosiques par bilan de population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10515,316 +10515,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient double emulsification in open-cell solid foam static mixers: Experimental and numerical approaches for release estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranim Chakleh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
+              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05245836v1</w:t>
+                <w:t xml:space="preserve">hal-05269726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient double emulsification in open-cell solid foam static mixers: Experimental and numerical approaches for release estimation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Precipitating solvent design for carbon capture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Ghaddar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Agusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">30th International Workshop on Industrial Crystallization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Tianjin, China. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269726v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05245836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A systematic methodology for robust identification of PBM for emulsion droplet breakage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kristy Touma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th European Congress of Chemical Engineering (ECCE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10843,398 +10843,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05269730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling in microfluidics to assess kinetic constants of CO2 capture solvents</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude du crémage d’émulsions concentrées par centrifugation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djibrilla Mounkaila Noma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Sall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristy Touma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
+              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038405v1</w:t>
+                <w:t xml:space="preserve">hal-04739047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mRNA-loaded lipid nanoparticles (LNP-mRNA) preparation process and CFD-based scale-up</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurine Hourdel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Manon Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Peral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fethi Bensaid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th International Congress of Chemical and Process Engineering (CHISA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04682488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du crémage d’émulsions concentrées par centrifugation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modeling in microfluidics to assess kinetic constants of CO2 capture solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Nisolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lecolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pétaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gagnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique CODEGEPRA -SFGP région Sud-Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Lyon, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739047v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique de formation d’une goutte non-Newtonienne d’émulsion</w:t>
               </w:r>
@@ -11259,51 +11259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Kamaleddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19ème Congrès de la Société Française de Génie des Procédés (SFGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11328,90 +11328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale-up strategy for the LNP-mRNA encapsulation process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Hourdel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Peral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Ripoll</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11453,90 +11453,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapid and facile detection of PBTC antiscalant using functionalized polystyrene nanoparticles and latex agglutination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jirawan Jindakaew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chariya Kaewsaneha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pakorn Opaprakasit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chalita Ratanatawanate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11572,273 +11572,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration of iron oxide capsules for lab-on-a-chip and microsystems use</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eslam Elkalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+                <w:t xml:space="preserve">Nadia Zine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Jaffrezic-Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">12ème Journées Maghreb-Europe: Matériaux et applications aux dispositifs et capteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03694122v1</w:t>
+                <w:t xml:space="preserve">hal-03859546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of iron oxide capsules for lab-on-a-chip and microsystems use</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sumera Khizar</w:t>
+                <w:t xml:space="preserve">Solution du bilan de population à l'état stationnaire dans le contexte de la précipitation oxalique dans un réacteur à effet vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Camilo Ruiz Vasquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Zine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Ramière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Mangin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées Maghreb-Europe: Matériaux et applications aux dispositifs et capteurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t>
+              <w:t xml:space="preserve">Cristal 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03859546v1</w:t>
+                <w:t xml:space="preserve">hal-03694122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BaCO3 precipitation using a dense membrane contactor : 1D population balance modelling</w:t>
               </w:r>
@@ -11863,51 +11863,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cristal 10</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11932,77 +11932,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New soft sensor design for a batch crystallization process based on solute concentration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12096,64 +12096,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Symposium on Industrial Crystallization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Postdam, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12172,204 +12172,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03334747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
+                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Cristal 9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067946v1</w:t>
+                <w:t xml:space="preserve">hal-02100168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft sensors for a batch crystallization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Brivadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12418,312 +12418,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration de particules d’Eudragit L100 par précipitation : effet d’un polymère secondaire</w:t>
+                <w:t xml:space="preserve">Elaboration of Eudragit L100 based particles via precipitation process: effect of added secondary polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Ofridam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Gagnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Mangin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhamid Elaïssari</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cristal 9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Formulation Days - Advances in Formulation of Active Ingredients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100168v1</w:t>
+                <w:t xml:space="preserve">hal-02067946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A population balance model for breakage prediction in SMX+ static mixers</w:t>
+                <w:t xml:space="preserve">Population balance models combined to CFD simulations for breakage prediction of emulsion droplets in SMX+ static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th European Conference on Mixing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Conference on Population Balance Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966549v1</w:t>
+                <w:t xml:space="preserve">hal-01966547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population balance models combined to CFD simulations for breakage prediction of emulsion droplets in SMX+ static mixers</w:t>
+                <w:t xml:space="preserve">A population balance model for breakage prediction in SMX+ static mixers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Conference on Population Balance Modelling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">16th European Conference on Mixing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01966547v1</w:t>
+                <w:t xml:space="preserve">hal-01966549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lagrangian particle tracking in an industrial photobioreactor</w:t>
               </w:r>
@@ -12761,51 +12761,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Cockx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Mixing in Industrial Processes IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Birmingham, United Kingdom</w:t>
@@ -12886,51 +12886,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahir Sinan Ozdemir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruxandra Govoreanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gürkan Sin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th World Congress of Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Barcelona, Spain</w:t>
@@ -13097,51 +13097,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reliability of cellulose hydrolysis models based on the extension of Michaelis-Menten type kinetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Morchain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Sperandio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13466,51 +13466,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colloidal physics and chemistry of nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhamid Elaissari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micro and Nano Colloids and Their Biomedical Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.89-118, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13538,281 +13538,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05432868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic Polymer Colloids for Ultrasensitive Molecular Imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Liao</w:t>
+                <w:t xml:space="preserve">Sundas Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasir Ahmad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumera Khizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gul Shahnaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t>
+              <w:t xml:space="preserve">Magnetic Nanoparticles in Human Health and Medicine : Current Medical Applications and Alternative Therapy of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, 2021, ‎ 978-1119754671</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969007v1</w:t>
+                <w:t xml:space="preserve">hal-03284315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Polymer Colloids for Ultrasensitive Molecular Imaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stimuli-Responsive Polymer Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Ofridam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Tarhini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waisudin Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sundas Khalid</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gul Shahnaz</w:t>
+                <w:t xml:space="preserve">Wei Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Lebaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mavinkere Rangappa S., Parameswaranpillai J., Siengchin S. (Eds). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Magnetic Nanoparticles in Human Health and Medicine : Current Medical Applications and Alternative Therapy of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, 2021, ‎ 978-1119754671</w:t>
+              <w:t xml:space="preserve">Polymer Coatings: Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRC Press, pp.199-225, 2021, 9780367189211</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03284315v1</w:t>
+                <w:t xml:space="preserve">hal-02969007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -14085,51 +14085,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="67F0C8CB"/>
+    <w:nsid w:val="7A5C22AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14316,51 +14316,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-lebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7116-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190209720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aittouchente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01184-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6228" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kween Saimuang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202400023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101009v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.05.031" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604321v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouarga" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118862" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518109v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abou-Hweij" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.12.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Kanti Deb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahir Sinan Ozdemir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Govoreanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mhamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.10.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.04.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225264v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khalid" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim &#8208;ur&#8208;rehman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Chaudhery" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meneerah Al&#8208;jafary" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100204" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Javed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Abbas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Asad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauman Naseer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7040047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977818v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Bashir" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Mahmood" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111350" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986120v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamayun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112182" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880405v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Levourch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061413" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Hamayun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassara Saqib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir Ali Bhatti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shahnaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151841v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Froiio" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Paolino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061017" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130395v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900109" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966545v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.090" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876382v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V04SR2S5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Khadem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893253v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269726v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966549v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966547v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arezki Chekroun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thibault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00022-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00021-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284315v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Khalid" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01307913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0030" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713225v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-lebaz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7116-8554" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/190209720" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606097v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Nisolle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume P&#233;taud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric L&#233;colier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Lebaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagni&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.5c05272" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519967v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqian Huang" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gagniere" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Delavernhe" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Poillot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2026.137182" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240118v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourouina Amine" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tollet Malo Tollet Malo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gagniere Emilie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lebaz Noureddine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chabanon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.08.033" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925312v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Hourdel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Peral" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Ripoll" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Brian&#231;on" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125297" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213801v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djibrilla Mounkaila Noma" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Sall" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmultiphaseflow.2025.105380" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05040087v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristy Touma" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;rkan Sin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2025.121699" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917557v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslam Elkalla" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Aittouchente" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumera Khizar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raffin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-024-01184-x" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04957921v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranim Chakleh" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Kamaleddine" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.4c05212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658091v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Browning" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Batalha" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Costa Gomes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doroth&#233;e Laurenti" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00883" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04655348v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.07.049" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Ait-Touchente" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Khellaf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Elaissari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.6228" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501952v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Azizi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2024.02.052" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jirawan Jindakaew" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chariya Kaewsaneha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalita Ratanatawanate" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patcharapan Suwannin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.133108" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525914v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousra Guedda" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Philippe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cep.2024.109770" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04672838v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duangporn Polpanich" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kween Saimuang" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppsc.202400023" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658121v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Geantet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melaz Tayakout-Fayolle" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.energyfuels.4c00901" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04102192v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zine" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Jaffrezic-Renault" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Errachid" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13101688" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lin&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morchain" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2023.05.031" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153103v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2023.131984" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04098144v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Camilo Ruiz Vasquez" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rami&#232;re" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lalleman" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mangin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127258" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03978204v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Tarhini" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02652048.2023.2178538" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04252688v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hangou&#235;t" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42247-023-00563-3" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518109v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Abou-Hweij" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.12.030" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03604321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Ouarga" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Noukrati" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allal Barroug" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118862" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03457230v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2021.11.030" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633657v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanmoy Kanti Deb" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahir Sinan Ozdemir" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruxandra Govoreanu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mhamdi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c04722" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.iecr.1c03529" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815945v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2022.10.022" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225250v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamonchanok Thananukul" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pakorn Opaprakasit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addr.2021.04.023" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132353v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Ofridam" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5230" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941359v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Ela&#239;ssari" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.5093" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aimen Khalid" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asim &#8208;ur&#8208;rehman" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveed Ahmed" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iqra Chaudhery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meneerah Al&#8208;jafary" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202100204" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221425v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Javed" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asad Abbas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Imran Asad" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nauman Naseer" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry7040047" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554148v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Vega-Chac&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Jafelicci" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00138-3" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550848v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talha Jamshaid" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernandes Taveira Tenorio-Neto" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Baraket" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios10040043" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Ahmad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadia Manzoor" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Hamayun" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10112182" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977818v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidra Bashir" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadiah Zafar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asif Mahmood" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr8111350" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904349v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Mokadem" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salima Sa&#239;di-Besbes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2020.104693" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02859823v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Marmey" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Eissa" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.6060" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880405v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Levourch" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12061413" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448635v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Brivadis" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Andrieu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprocont.2019.12.012" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475657v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342633v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coraline Sester" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pat.4780" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02899295v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasir Mahmood Ahmad" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saleem" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Asif Hamayun" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/7163985" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02623651v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waisudin Badri" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Lgourna" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Saadaoui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42250-020-00147-2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02866742v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mudassara Saqib" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Shabbir Ali Bhatti" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gul Shahnaz" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano10061152" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966545v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2018.12.090" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151841v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Froiio" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatella Paolino" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrazzak Bentaher" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym11061017" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130395v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceat.201900109" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605037v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pigou" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bej.2016.09.005" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876386v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Cockx" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Sperandio" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.018" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876392v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2016.04.029" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876363v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compchemeng.2015.09.008" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01876382v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjce.22088" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V04SR2S5-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253373v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malo Tollet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliott Edouard" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Agusti" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087140v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05086109v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236371v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606099v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216491v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269720v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253367v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Bensaid" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05216506v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749417v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Boukhetouche" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744637v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Bourouina" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chabanon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682446v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225970v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682508v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Bertrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739060v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739035v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682464v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153108v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317048v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668994v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04696621v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilo Ruiz" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03848924v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334748v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Saikali" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Ben Hamad" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohir Younsi" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Sala&#252;n" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Naji" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487838v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoual Belouaggadia" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02131539v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Plasari" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Muhr" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190105v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behnam Khadem" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893183v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893194v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893202v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893253v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269726v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05245836v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lecolier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Ghaddar" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269730v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739047v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682488v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038405v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Perrin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739026v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328161v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Briancon" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479715v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03859546v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694122v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694118v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adithya Ramanathan Krishnan" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Charcosset" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049465v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03334747v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100168v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100158v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067946v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966547v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966549v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100785v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Arezki Chekroun" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Thibault" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097468v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01269164v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Zeidi" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dianteill" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Lefevre - Gherbovet" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dumon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Montanier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01893187v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02060750v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ratiba Derriche" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402217v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghenwa Nasr" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Greige-Gerges" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00022-6" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05432868v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-26608-9.00021-4" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03284315v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sundas Khalid" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969007v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Liao" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01307913v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015ISAT0030" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04713225v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>