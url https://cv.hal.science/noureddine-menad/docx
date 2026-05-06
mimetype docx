--- v0 (2026-03-21)
+++ v1 (2026-05-06)
@@ -75,3837 +75,4385 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Traitement d'un minerai de wolframite par séparation électrostatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alassane Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de la Société Française d'Electrostatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2026, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Limasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Mechelen, Belgium. , Proceedings of Slag Valorisation Symposium, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192090v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HYdrometallurgy and Phytomanagement Approaches for Steel Slag management (HYPASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Limasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">èmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rencontres Scientifiques: Réhabilitation et Valorisation des Sites et Sols pollués - 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Scientific Meeting: Rehabilitation of polluted Sites and Soils, RV2S/RSS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Saint-Etienne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecole Nationale d’Ingénieurs de Saint-Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.134 à 135, 2018, Proceeding: 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">èmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Rencontres Scientifiques : Workshop Réhabilitation et valorisation des sites et sols pollués; Proceeding: 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:vertAlign w:val="superscript"/>
+              </w:rPr>
+              <w:t xml:space="preserve">nd</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> Scientific Meeting: Workshop on Rehabilitation of polluted Sites and Soils</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">emse-03150319v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermal treatment of hydrated ferrous sulfate waste under different atmospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndue Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Yvon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation (WasteEng2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02979150v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process Development for Concentrating Valuable Metals Present in the Non-Valorized Solid Fractions from Urban Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alassane Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 15 (8), pp.834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met15080834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of high voltage and electrode configuration on the trajectories of metallic particles in roll-type electrostatic separators for granular mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 133, pp.104014. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.elstat.2024.104014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04893607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Process for Strategic Metal Recovery from Electric Arc Furnace Slag by Alkaline Leaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bensamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 14 (12), pp.1364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met14121364⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04819387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Chromium-Bearing Carbon Steel Electric Arc Furnace Slag after Magnetic Separation to Determine the Potential for Iron and Chromium Recovery</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Belfqueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12010047⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03654650v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03711357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating organic acids as alternative leaching reagents for rare earth elements recovery from NdFeB magnets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Chromium-Bearing Carbon Steel Electric Arc Furnace Slag after Magnetic Separation to Determine the Potential for Iron and Chromium Recovery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathy Bru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnieszka Morillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Algermissen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lerouge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rare Earths</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jre.2022.04.027⟩</w:t>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (1), pp.47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12010047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03711357v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03654650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the efficient flotation of monazite from silicate-rich tailings with fatty acids collectors using a lanthanum salt as a selective phosphate activator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Geneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.O. Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Heinig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Buaron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 160, pp.106704. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mineng.2020.106704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03493769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aided-phytostabilization of steel slag dumps: The key-role of pH adjustment in decreasing chromium toxicity and improving manganese, phosphorus and zinc phytoavailability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Scattolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steve Peuble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Moutte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 405, pp.124225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2020.124225⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-03066530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid soft computational approaches for modeling the maximum ultimate bond strength between the corroded steel reinforcement and surrounding concrete</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed El Amine Ben Seghier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Ouaer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Abdelfetah Ghriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duc Kien Thai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neural Computing and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00521-020-05466-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03021718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New EAF Slag Characterization Methodology for Strategic Metal Recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassima Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 (6), pp.1513. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ma14061513⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03182745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Process for Enhancing the Valuable Metal Recovery from &amp;quot;Electric Arc Furnace&amp;quot; (EAF) Slags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (9), pp.5187-5200. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12649-021-01357-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03747522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selective Recovery of Vanadium by Oxy-carbochlorination of Basic Oxygen Furnace Slag: Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galle-Cavalloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathy Bru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 6 (3), pp.478-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s40831-020-00288-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03742110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atom substitutions and dissolved carbonate species on monazite electrophoretic mobility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Geneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. O. Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 570, pp.141-146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic assessment and carbon footprint of recycling rare earths from magnets: Evaluation at lab scale paving the way toward industrialization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Beylot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Delain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Industrial Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jiec.12943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in carboxylate collectors adsorption on monazite surface: Part 1-Assessment of the hydroxylation and carbonation of surface lanthanide ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthony Geneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. O. Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Renard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Mallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 485, pp.283-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02380950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Behavior of Hydrated Iron Sulfate in Various Atmospheres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etleva Ostrosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seit Shallari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (12), pp.1084. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/met8121084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02167698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cryogenic ball milling: A key for elemental analysis of plastic-rich automotive shedder residue</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Phosphate valorization by dry chlorination route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Diot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Powder Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.009⟩</w:t>
+              <w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 1 (52), pp.17-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2298/JMMB150304027K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01453368v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphate valorization by dry chlorination route</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Process Recovery of Nd-Fe-B Permanent Magnets from Hard Disc Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Yvon</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolat Maat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Mining and Metallurgy, Section B: Metallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2298/JMMB150304027K⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geography &amp; Natural Disasters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, s6, pp.008. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4172/2167-0587.S6-008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298864v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01954210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process Recovery of Nd-Fe-B Permanent Magnets from Hard Disc Drives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Process simulator and environmental assessment of the innovative WEEE treatment process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Virginie Nachbaur</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Kanari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geography &amp; Natural Disasters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4172/2167-0587.S6-008⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 148 (92-99), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.minpro.2016.01.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01954210v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Process simulator and environmental assessment of the innovative WEEE treatment process</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Cryogenic ball milling: A key for elemental analysis of plastic-rich automotive shedder residue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Haas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibauld Conte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques Villeneuve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.minpro.2016.01.018⟩</w:t>
+              <w:t xml:space="preserve">Powder Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 294, pp.454-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.powtec.2016.03.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453381v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of high grade iron compounds from LD slag by enhanced magnetic separation techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Save</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mineral Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 126, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.minpro.2013.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01176490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing automotive shredder fluff for a blast furnace injection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">New characterisation method of electrical and electronic equipment wastes (WEEE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Gamet</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan van Houwelingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12649-012-9185-8⟩</w:t>
+              <w:t xml:space="preserve">Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (3), pp.706-713. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wasman.2012.04.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017129v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New characterisation method of electrical and electronic equipment wastes (WEEE)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Processing automotive shredder fluff for a blast furnace injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Guignot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jan van Houwelingen</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Waste Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wasman.2012.04.007⟩</w:t>
+              <w:t xml:space="preserve">Waste and Biomass Valorization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 4 (4), pp.843-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12649-012-9185-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017115v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of automotive shredder residues (ASR) in iron- and steelmaking furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wavrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Quatravaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ironmaking and Steelmaking</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 39 (7), pp.493-497. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1179/1743281212y.0000000011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00846740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possibilities to use oxidic by-products for precipitation of Fe/As from leaching solutions for subsequent base metal recovery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. L. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gahan C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sandstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Minerals Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 21 (1), pp.38-47. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mineng.2007.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00641672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steelmaking slags as raw material for sulphoaluminate belite cement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Viggh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Björkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (4), pp.147-156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/adcr.2007.19.4.147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydraulic properties of sulphoaluminate belite cement based on steelmaking slags</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Adolfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Viggh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Björkman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Cement Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 19 (3), pp.133-138. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/adcr.2007.19.3.133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03644810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Representativeness of an automobile shredder residue sample for a verification analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Waste Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (7), pp. 737-746. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wasman.2005.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal treatments of industrial wastes in controlled atmospheres for the elimination of As, Hg, Cd, Se and the concentration of Pb, Cu and Zn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 25 (3-4), pp. 233-254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0921-3449(98)00065-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of Chlorination of chalcopyrite concentrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaballah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallurgical and Materials Transactions B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 30 (4), pp. 567-576. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11663-999-0017-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some aspects of the reactivity of olivine and serpentine towards different chlorinating gas mixtures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 319, pp. 97-104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6031(98)00392-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinetics of chlorination and carbochlorination of lead sulfate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Gaballah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 306, pp. 61-67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0040-6031(97)00302-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01508114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3915,4228 +4463,3775 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the potential of Critical Raw Materials content in European steel slag</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Monfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liesbet van den Abeele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorena Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven, Apr 2025, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic Separation of Valuable Metals from Finely-Ground WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Eddine Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Medles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Industry Applications Society Annual Meeting (IAS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Nashville, United States. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IAS54024.2023.10406840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of high-voltage electrode shape on granular metal particle trajectories in a roll-type electrostatic separator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucian Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 Joint Conference on Electrostatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatic Society of America (ESA); Institute of Electrostatics Japan (IEJ); Société française d’électrostatique (SFE); Electrostatic Processes Committee (EPC) of the IEEE Industrial Applications Society (IEEE-IAS), Jun 2025, St. Catharines (Ontario), Canada. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IEEECONF65845.2025.11099422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05204488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of electrode configuration on particle trajectory in a corona-electrostatic separator for a granular metallic mixture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 Annual Meeting of the Electrostatics Society of America, University of Ottawa, Canada, June 9-13,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electrostatics Society of America, Jun 2024, Ottawa (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05372755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corona-electrostatic separation of finely grinded WEEE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of particle size on the electrostatic separation of finely-ground WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372731v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of particle size on the electrostatic separation of finely-ground WEEE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Corona-electrostatic separation of finely grinded WEEE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Moulai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thami Zeghloul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucien Dascalescu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference Record SFE 2023, Cherbourg, Fr, 4-6 Juillet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Electrostatique, Jul 2023, Cherbourg, France</w:t>
+              <w:t xml:space="preserve">ISNPEDADM 2023, Plasma Environmental Science and Technology, La Rochelle, France, 2-5 octobre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Electrostatique, Oct 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05372620v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05372731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an eco compatible process for the recovery of rare earths from permanent magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WasteEng20: 8th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual - Guelph, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of an eco compatible process for the recovery of rare earths from permanent magnets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd Online International Conference on Environmental Sustainability and Climate Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Virtual conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+                <w:t xml:space="preserve">Use of organic amendment and endomycorrhizal fungi for steel slag phytostabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Scattolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Paran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, KU Leuven - Department of Materials Engineering (MTM); EIT RawMaterials – Innovation Hub CLC West, Apr 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02196773v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of organic amendment and endomycorrhizal fungi for steel slag phytostabilization</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Evaluation of mineral processing techniques to concentrate metals (Pb, Zn, Cu, Au) in mining residues at Baia Mare, Romania</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Paran</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bodénan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Levei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mircia Bizo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, KU Leuven - Department of Materials Engineering (MTM); EIT RawMaterials – Innovation Hub CLC West, Apr 2019, Mechelen, Belgium</w:t>
+              <w:t xml:space="preserve">AIMS 2019 - 2nd International Conference "Mines of the Future"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Aarhen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191545v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02066126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of mineral processing techniques to concentrate metals (Pb, Zn, Cu, Au) in mining residues at Baia Mare, Romania</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Développement d’un procédé écocompatible de recyclage des terres rares issues des aimants permanents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Belfqueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Seron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Chapron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMS 2019 - 2nd International Conference "Mines of the Future"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Aarhen, Germany</w:t>
+              <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs J2C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02066126v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’un procédé écocompatible de recyclage des terres rares issues des aimants permanents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Extraction des terres rares dans la mine urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sahar Belfqueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Chapron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème édition des Journées Jeunes Chercheurs J2C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Blois, France</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763907v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction des terres rares dans la mine urbaine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hydrometallurgy and phytomanagement approaches for steel slag management (HYPASS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Astolfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Lemiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">Slag Valorisation Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, KU Leuven - Department of Materials Engineering (MTM); EIT RawMaterials – Innovation Hub CLC West, Apr 2019, Mechelen, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763906v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02196773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach in the flotation of monazite using a lanthanum salt as a catalyzer of the carboxylate collector adsorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Geneyton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L O Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Developments in the Processing of the "Hi-Tech" Metals: Hi-Tech Metals '18</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CHARACTERISATION OF PERMANENT MAGNETS FROM WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual plastics as reducing agents and co-fuel in steel making</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les plastiques et les composites déchets ou ressources ? Meeting World Events Business Solutions (WEBS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02979146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RECOVERY OF PERMANENT MAGNETS TYPE NDFEB FROM WEEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Maat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two steps process for the recycling of the tantalum and niobium oxides contained in residual materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling 2015 : a challenge for chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical and physico-chemical separation techniques used in urban mine to separate recyclable products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference and expo on separation techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Francisco, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4172/2157-7064.S1.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermochemical valorisation of auto shredder residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Yvon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Russo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Achier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recycling 2015 : a challenge for chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equipement innovant pour la caractérisation de matériaux grenus hétérogènes : application aux objet de la mine urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Seron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Galle-Cavalloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Menard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chlorination : a potential approach for the recovery of stategic metals from their bearing materials.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Rio de Janeiro, Brazil. pp. 212-226</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01511165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extraction des Terres Rares contenues dans les aimants permanents des Déchets des équipements électriques et électroniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wavrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marie Le Breton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Bizouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material and Energy Beneficiation of the Automobile Shredder Residues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rewas 2013 : Enabling material resources sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, San Antonio, United States. pp.89-99, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118679401.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of auto shredder residues generated by post shredder technology in metallurgical furnace</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Wavrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of the automobile shredder residues by thermal route</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Engineering for Waste and Biomass Valorisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01510990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and recovery of rare metals in electric and electronic scrap : a review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Houwelingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tirtheenth International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sardinia, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficiation of pvc wastes in iron oxide reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndue Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lev Filippov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">43 ème international october conference on mining and metallurgy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Kladovo, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02572801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of Automotive Shredder Residues in metallurgical furnaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Diot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kanari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Save</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00597414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling physically sorted steelworks slag for the metallurgical and cement industries: conclusions of the ORLA research project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bodénan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Bourgel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perrine Chaurand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gamet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT 2011 - European Congress and Exhibition on Advanced Materials and Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Montpellier, France. C52 (Fundamentals, concepts and implementation of sustainable high temperature metallurgical process</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00599322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New charaterisation method of wastes of electric and electronic equipment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Guignot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan van Houwelingen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the Tirtheenth International Waste Management and Landfill Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Sardinia, Italy. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00594120v1</w:t>
-              </w:r>
-[...451 lines deleted...]
-                <w:t xml:space="preserve">hal-02979150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling of plastics containing flame retardants in electronic waste, a technical and environmental challenge for a sustainable solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lein Tange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Van Houwelingen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Willem Hofland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Kohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mike Kearns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02573118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8146,114 +8241,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements thermiques des déchets industriels dans différentes atmosphères contrôlées en vue de leur dépollution et/ou de leur recyclage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour-Eddine Menad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre. Institut National Polytechnique de Lorraine, 1995. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 1995INPL078N⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01751645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId224"/>
+      <w:footerReference w:type="default" r:id="rId225"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8400,51 +8495,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198901v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Traor&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080834" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893607v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Moulai" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.104014" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819387v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bensamdi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121364" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654650v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Morillon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algermissen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12010047" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493769v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buaron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2020.106704" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03066530v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scattolin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124225" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021718v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Seghier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ouaer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelfetah Ghriga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Thai" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05466-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03182745v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kana" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14061513" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747522v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kana" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01357-6" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-020-00288-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380712v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.03.005" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380980v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delain" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bizouard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12943" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167698v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8121084" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01453368v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Simon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Haas" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.009" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSPBN05P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298864v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JMMB150304027K" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954210v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Maat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-0587.S6-008" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01453381v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villeneuve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.01.018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RK8ZJR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176490v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV3HP8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017129v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9185-8" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017115v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Houwelingen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.04.007" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Cunha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gahan C." TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandstrom" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2007.07.009" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JHRPX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolfsson" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viggh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.19.4.147" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644810v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adolfsson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Viggh" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.19.3.133" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510081v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pineau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.02.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKZ1XZ4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-3449(98)00065-2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQKR1V7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508039v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-999-0017-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20FC14F7D190D631D2DA9CAE9157ED19D353AF5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508119v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(98)00392-X" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508114v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(97)00302-X" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3HMMZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964077v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Philippe" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van den Abeele" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Sanz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435063v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406840" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204488v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099422" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372755v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372731v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372620v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763913v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763911v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196773v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astolfi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191545v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02066126v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Levei" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircia Bizo" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763907v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763906v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572340v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneyton" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298267v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979146v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298284v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Menard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515709v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572262v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.S1.011" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515712v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071635v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511165v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071683v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017127v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch10" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017124v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510990v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00594122v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572801v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00594120v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192090v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03150319v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979150v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02573118v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lein Tange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Van Houwelingen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Hofland" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohl" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kearns" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751645v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL078N" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600925v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alassane Traor&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathy Bru" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour-Eddine Menad" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192090v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Pereira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Astolfi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Faure" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Limasset" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03150319v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://umr5600.cnrs.fr/fr/2018/06/21/2emes-rencontres-scientifiques-rehabilitation-et-valorisation-des-sites-et-sols-pollues/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979150v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndue Kanari" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Diot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Yvon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-05198901v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met15080834" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04893607v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Moulai" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thami Zeghloul" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Dascalescu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.elstat.2024.104014" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-04819387v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Seron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bensamdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met14121364" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03711357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Belfqueh" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Chapron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jre.2022.04.027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03654650v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Morillon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Algermissen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lerouge" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12010047" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493769v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Geneyton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.O. Filippov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Heinig" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Buaron" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2020.106704" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03066530v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scattolin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Peuble" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Moutte" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2020.124225" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03021718v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Amine Ben Seghier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Ouaer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Abdelfetah Ghriga" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Kien Thai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00521-020-05466-6" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03182745v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassima Kana" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma14061513" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03747522v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kana" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kanari" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pereira" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-021-01357-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03742110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Galle-Cavalloni" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40831-020-00288-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380712v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. O. Filippov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.03.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380980v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Beylot" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delain" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bizouard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jiec.12943" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Renard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mallet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.04.017" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02167698v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etleva Ostrosi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seit Shallari" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/met8121084" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298864v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Diot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Allain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2298/JMMB150304027K" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01954210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolat Maat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Le Breton" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Nachbaur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2167-0587.S6-008" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01453381v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick M&#233;nard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Villeneuve" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2016.01.018" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7RK8ZJR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01453368v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bruy&#232;re" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Simon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Haas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibauld Conte" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2016.03.009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JSPBN05P-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01176490v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Save" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.minpro.2013.11.001" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3PV3HP8V-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017115v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Guignot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan van Houwelingen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2012.04.007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017129v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gamet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12649-012-9185-8" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00846740v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bod&#233;nan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Wavrer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Quatravaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1179/1743281212y.0000000011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00641672v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. L. Cunha" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gahan C." TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sandstrom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mineng.2007.07.009" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15JHRPX3-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644430v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Adolfsson" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Viggh" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bj&#246;rkman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.19.4.147" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03644810v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Adolfsson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Viggh" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/adcr.2007.19.3.133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510081v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Pineau" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wasman.2005.02.001" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BKZ1XZ4G-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510639v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Allain" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Gaballah" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-3449(98)00065-2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VQKR1V7G-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508039v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11663-999-0017-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/20FC14F7D190D631D2DA9CAE9157ED19D353AF5E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508119v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(98)00392-X" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01508114v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6031(97)00302-X" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5S3HMMZX-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964077v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monfort" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Philippe" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liesbet van den Abeele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorena Sanz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435063v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Eddine Achouri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medles" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS54024.2023.10406840" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204488v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEEECONF65845.2025.11099422" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Dascalescu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372620v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372731v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763913v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763911v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191545v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02066126v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bodin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Levei" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircia Bizo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763907v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763906v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02196773v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Lemiere" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572340v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Geneyton" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L O Filippov" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298267v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02979146v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01298284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Menard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Maat" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lev Filippov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572262v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2157-7064.S1.011" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515712v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Russo" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Achier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071635v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01071683v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017127v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118679401.ch10" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01017124v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510990v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Thomas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00594122v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02572801v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00597414v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00599322v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bourgel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perrine Chaurand" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Franceschini" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00594120v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Touz&#233;" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-02573118v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lein Tange" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Van Houwelingen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Hofland" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Kohl" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Kearns" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01751645v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1995INPL078N" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>