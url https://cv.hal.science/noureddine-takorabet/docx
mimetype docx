--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -438,542 +438,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05185426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward efficient very low frequency wireless power transfer for EVs: From grid to battery</w:t>
+                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive with SiC-MOSFET Inverter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-230239⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (10), pp.2347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en17102347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04946984v1</w:t>
+                <w:t xml:space="preserve">hal-04573915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive with SiC-MOSFET Inverter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+                <w:t xml:space="preserve">Nicolas Blet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riad Teggour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en17102347⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (9), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3420403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04573915v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04686213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magneto-mechanical design of a high-speed machine for aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lubin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2024.3420403⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.271-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-230241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04686213v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical design of a high-speed machine for aeronautics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Toward efficient very low frequency wireless power transfer for EVs: From grid to battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.271-286. </w:t>
+              <w:t xml:space="preserve">, 2024, 76 (1-2), pp.205-215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JAE-230241⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/JAE-230239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04946936v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04946984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Parameter-Free Method for Estimating the Stator Resistance of a Wound Rotor Synchronous Machine</w:t>
               </w:r>
@@ -1132,51 +1132,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1227,77 +1227,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of IGBT and SiC MOSFET Three-Phase Inverter: Impact of Parasitic Capacitance on the Output Voltage Distortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paisak Poolphaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1485,3070 +1485,3070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03385072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of using wide bandgap transistors on electronics and motors</w:t>
+                <w:t xml:space="preserve">Fast prediction of unbalanced magnetic pull in PM machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Callerant</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0036⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (6), pp.2595-2602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-021-01253-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191012v1</w:t>
+                <w:t xml:space="preserve">hal-03537484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast prediction of unbalanced magnetic pull in PM machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
+                <w:t xml:space="preserve">Jihane Khalfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (6), pp.2595-2602. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00202-021-01253-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537484v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Hamiltonian-Energy Control Based on Lyapunov Function for Four-Phase Parallel Fuel Cell Boost Converter for DC Microgrid Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Alitouche</w:t>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Menana</w:t>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihane Khalfi</w:t>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.1500-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2021.3050783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211660v1</w:t>
+                <w:t xml:space="preserve">hal-03109782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical investigation of the armature current influence on the torque and radial force in eccentric consequent‐pole PM machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
+                <w:t xml:space="preserve">Design, Modeling, and Differential Flatness Based Control of Permanent Magnet-Assisted Synchronous Reluctance Motor for e-Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nitchamon Poonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/elp2.12037⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.9502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13179502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537495v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hamiltonian-Energy Control Based on Lyapunov Function for Four-Phase Parallel Fuel Cell Boost Converter for DC Microgrid Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+                <w:t xml:space="preserve">Analytical investigation of the armature current influence on the torque and radial force in eccentric consequent‐pole PM machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amin Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2021.3050783⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.441-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/elp2.12037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109782v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and control of multiphase interleaved boost converters-based on differential flatness theory for PEM fuel cell multi-stack applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 124, pp.106346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02906935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Modeling, and Differential Flatness Based Control of Permanent Magnet-Assisted Synchronous Reluctance Motor for e-Vehicle Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Doubly-Fed Induction Machine with Inter-turn Short-Circuited Stator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Songklod Sriprang</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Abdorreza Rabiee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13179502⟩</w:t>
+              <w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (2), pp.701-709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40998-020-00392-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325089v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Doubly-Fed Induction Machine with Inter-turn Short-Circuited Stator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Magnetic Model Identification of Wound Rotor Synchronous Machine Using a Novel Flux Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdorreza Rabiee</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Iranian Journal of Science and Technology, Transactions of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40998-020-00392-8⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 57 (5), pp.5389-5399. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3086052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260330v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Model Identification of Wound Rotor Synchronous Machine Using a Novel Flux Estimator</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+                <w:t xml:space="preserve">Impacts of using wide bandgap transistors on electronics and motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Callerant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 57 (5), pp.5389-5399. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (2), pp.183-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TIA.2021.3086052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537299v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03191012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 3D electromagnetic analytical model for planar induction heater with consideration of transverse edge effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Differential Flatness Based-Control Strategy of a Two-Port Bidirectional Supercapacitor Converter for Hydrogen Mobility Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Messadi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0034⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13 (11), pp.2794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en13112794⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02880406v1</w:t>
+                <w:t xml:space="preserve">hal-02732963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential Flatness Based-Control Strategy of a Two-Port Bidirectional Supercapacitor Converter for Hydrogen Mobility Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Guilbert</w:t>
+                <w:t xml:space="preserve">A novel direct resolution method for coupled systems in finite element analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en13112794⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1271-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02732963v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic and mechanical analysis of IPM synchronous motor: Design and construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weerachai Chaiworapuek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 64 (51), pp.S29-S39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3233/JAE-209503⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel direct resolution method for coupled systems in finite element analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Boutora</w:t>
+                <w:t xml:space="preserve">Optimum arrangement of PMs in surface-mounted PM machines: cogging torque and flux density harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vahid Zamani Faradonbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0032⟩</w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1117-1127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00925-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260324v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum arrangement of PMs in surface-mounted PM machines: cogging torque and flux density harmonics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">ANN-based optimization approach devoted to the sizing of arbitrary rotor pole geometries of permanent magnet motors for electric motorcycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Nobahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00925-8⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.S155-S166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930726v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANN-based optimization approach devoted to the sizing of arbitrary rotor pole geometries of permanent magnet motors for electric motorcycle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Irreversible demagnetization analysis of RWAFPM motor using modified MEC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Mahmouditabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourya Ojaghlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-209512⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1227-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260394v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible demagnetization analysis of RWAFPM motor using modified MEC algorithm</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pourya Ojaghlu</w:t>
+                <w:t xml:space="preserve">Design and control of permanent magnet assisted synchronous reluctance motor with copper loss minimization using MTPA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Poom Kumam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0021⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (1), pp.11-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2478/jee-2020–0002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260349v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03192897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of permanent magnet assisted synchronous reluctance motor with copper loss minimization using MTPA</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Average value modeling of six‐pulse diode rectifier considering unbalance conditions in supply voltage and impedance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad‐alikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2478/jee-2020–0002⟩</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.e12216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2050-7038.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03192897v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average value modeling of six‐pulse diode rectifier considering unbalance conditions in supply voltage and impedance</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930710v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Special issue on Electromagnetics in Electrical Engineering (selected extended papers presented at ISEF 2019) Preface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.I-I. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2020-599⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226886v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special issue on Electromagnetics in Electrical Engineering (selected extended papers presented at ISEF 2019) Preface</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of rotor losses in permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antomne Caunes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.I-I. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-09-2020-599⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1215-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260322v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnosis of brushless synchronous generator using numerical modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 39 (5), pp.1241-1254. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rotor losses in permanent magnet machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antomne Caunes</w:t>
+                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Duranton</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0027⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260338v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Simple Method to Reduce Computation Time in Planar Air-Gap 3-D FEM Non-Linear Problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (2), pp.7505304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969798v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02886364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Method to Reduce Computation Time in Planar Air-Gap 3-D FEM Non-Linear Problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2019.2947182⟩</w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1185-1199. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02886364v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Improved 3D electromagnetic analytical model for planar induction heater with consideration of transverse edge effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.1185-1199. </w:t>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1169-1184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021862v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of inorganic coils for high temperature electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4608,64 +4608,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaft twisting effect on steady state performance of flux switching motor with long rotor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammad Hossein Barzegari Bafghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4712,90 +4712,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permanent Magnet Synchronous Motor Dynamic Modeling with State Observer-based Parameter Estimation for AC Servomotor Drive Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songklod Sriprang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4885,51 +4885,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piotr Napieralski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4980,90 +4980,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel Average Value Model for Faulty Three-Phase Diode Rectifier Bridges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Rahnama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5136,77 +5136,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Lefik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 17 (1), pp.631-642. </w:t>
@@ -5270,77 +5270,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 37 (5), pp.1635 - 1644. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5374,77 +5374,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design optimization of an axial-field eddy-current magnetic coupling based on magneto-thermal analytical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5504,51 +5504,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Three dimensional pole shape optimization of claw pole machines based on a hybrid model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5621,77 +5621,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of DC Starters Based on Reluctance Network Accounting for Armature Reaction Magnetic Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5751,51 +5751,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Model: Permeance Network and 3-D Finite Element for Modeling Claw-Pole Synchronous Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5868,77 +5868,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 53 (6), pp.8102304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5966,421 +5966,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral modelling of force ripples in permanent magnet bearingless motors</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2016-0027⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629501v1</w:t>
+                <w:t xml:space="preserve">hal-01228329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial force modeling for bearingless motors based on analyze of field origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 230 (4), pp.311 - 319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959651815593856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Spectral modelling of force ripples in permanent magnet bearingless motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 35 (5), pp.1774-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2016-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228329v1</w:t>
+                <w:t xml:space="preserve">hal-01629501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analytical Analysis of Cage Rotor Induction Motors in Healthy, Defective, and Broken Bars Conditions</w:t>
               </w:r>
@@ -6522,77 +6522,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 62 (6), pp.3388-3398. </w:t>
@@ -6630,103 +6630,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Model of Radial Force Determination in Bearingless Motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 51 (3), pp.8202104. </w:t>
@@ -6764,51 +6764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Eddy-Current Losses in Fractional-Slot Concentrated-Winding Synchronous PM Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6907,51 +6907,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 50 (5), pp.7400408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7024,51 +7024,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7109,295 +7109,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01383620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating Permanent-Magnet Motor Parameters Under Inter-Turn Fault Conditions</w:t>
+                <w:t xml:space="preserve">Inductance Calculations in Permanent-Magnet Motors Under Fault Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.963 - 966. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (10), pp.2605 - 2616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2177642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00730653v1</w:t>
+                <w:t xml:space="preserve">hal-00734110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inductance Calculations in Permanent-Magnet Motors Under Fault Conditions</w:t>
+                <w:t xml:space="preserve">Estimating Permanent-Magnet Motor Parameters Under Inter-Turn Fault Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 48 (10), pp.2605 - 2616. </w:t>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.963 - 966. </w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2012.2197402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2177642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00734110v1</w:t>
+                <w:t xml:space="preserve">hal-00730653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Force Density Inside The Channel of an Electromagnetic Pump Using Hermite Projection.</w:t>
               </w:r>
@@ -7452,77 +7452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (3), pp. 442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7547,90 +7547,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7649,252 +7649,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.442-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097357v1</w:t>
+                <w:t xml:space="preserve">hal-04925143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04925143v1</w:t>
+                <w:t xml:space="preserve">hal-00097357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Force Density inside the Channel of an Electromagnetic Pump Using Hermite Projection</w:t>
               </w:r>
@@ -7958,90 +7958,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-harmonic finite element analysis of an induction machine with an air-gap interface coupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8066,90 +8066,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideration of Space Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp. 1279-1282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8168,294 +8168,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Induction Generator/Rectifier as Regulated DC Power Supply for Hybrid Renewable Energy Systems</w:t>
+                <w:t xml:space="preserve">Comparaison de structures électromagnétiques pour des applications à faible vitesse et fort couple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Nesba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Mektouib</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.259-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.8.287-330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096567v1</w:t>
+                <w:t xml:space="preserve">hal-00328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de structures électromagnétiques pour des applications à faible vitesse et fort couple</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Autonomous Induction Generator/Rectifier as Regulated DC Power Supply for Hybrid Renewable Energy Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Nesba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Mektouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, No 11, pp. 1457-1463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00328634v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de la densité de force dans l'induit d'un moteur linéaire</w:t>
               </w:r>
@@ -8603,51 +8603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8679,3057 +8679,3057 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Menana</w:t>
+                <w:t xml:space="preserve">Comparaison entre les stratégies de contrôle de reconfiguration pour les machines synchrones à cinq phases tolérantes aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04778447v1</w:t>
+                <w:t xml:space="preserve">hal-04828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les stratégies de contrôle de reconfiguration pour les machines synchrones à cinq phases tolérantes aux pannes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear BLDC Motor Embeded Control on ESP32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828326v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control for Power Converter in Switched Reluctance Motor (SRM) Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Electrical Machines and Systems (ICEMS 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio De Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104534v1</w:t>
+                <w:t xml:space="preserve">hal-05138011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Control for Power Converter in Switched Reluctance Motor (SRM) Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pairote Thongprasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Takorabet</w:t>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Electrical Machines and Systems (ICEMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fukuoka, Japan. pp.2842-2846, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICEMS60997.2024.10921230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138011v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear BLDC Motor Embeded Control on ESP32</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interconnection and Damping Assignment Approach for PM Synchronous Motors, Comparison with the Classical PI Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783233⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837395v1</w:t>
+                <w:t xml:space="preserve">hal-04837389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnection and Damping Assignment Approach for PM Synchronous Motors, Comparison with the Classical PI Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783326⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04837389v1</w:t>
+                <w:t xml:space="preserve">hal-05104521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+                <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05104521v1</w:t>
+                <w:t xml:space="preserve">hal-05142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Design and performances of a Turbo-Electric and Distributed Propulsion aircraft in the Small and Medium Range segment: intermediate results from the European project IMOTHEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Nguyen Van</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orlando, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-2313⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142488v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performances of a Turbo-Electric and Distributed Propulsion aircraft in the Small and Medium Range segment: intermediate results from the European project IMOTHEP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462774v1</w:t>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04778447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Damping Control Based on Hamiltonian-Energy Function with State-Observer for Permanent Magnet Synchronous Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Thong-In Suyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baja Assia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137646v1</w:t>
+                <w:t xml:space="preserve">hal-04404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+                <w:t xml:space="preserve">Improved Hamiltonian Control Law with Load Current Sensorless of Multiphase Parallel Converter for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthen Kamnarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surin Khomfoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311624⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137560v1</w:t>
+                <w:t xml:space="preserve">hal-04404544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Damping Control Based on Hamiltonian-Energy Function with State-Observer for Permanent Magnet Synchronous Motor Drives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+                <w:t xml:space="preserve">One-Loop Model-Free Torque Control of Permanent Magnet Synchronous Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Siangsanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04404534v1</w:t>
+                <w:t xml:space="preserve">hal-04404536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hamiltonian Control Law with Load Current Sensorless of Multiphase Parallel Converter for Electric Vehicle Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404544v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Loop Model-Free Torque Control of Permanent Magnet Synchronous Motor Drives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apinya Siangsanoh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404536v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142680v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Hamiltonian-Differential Flatness Control Laws for Battery/Ultracapacitor for Hybrid Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surin Khomfoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Ridtee Inteeworn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Apinun Gonmanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275577v1</w:t>
+                <w:t xml:space="preserve">hal-04404542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+                <w:t xml:space="preserve">hal-05138803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+                <w:t xml:space="preserve">Comparison Between Reconfiguration Control Strategies for Fault-Tolerant Five-Phase Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372297⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05138803v1</w:t>
+                <w:t xml:space="preserve">hal-04373320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Reconfiguration Control Strategies for Fault-Tolerant Five-Phase Synchronous Machine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Tolerant strategy for a Wound Rotor Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-7, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04373320v1</w:t>
+                <w:t xml:space="preserve">hal-04373317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian-Differential Flatness Control Laws for Battery/Ultracapacitor for Hybrid Electric Vehicle Applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ridtee Inteeworn</w:t>
+                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apinun Gonmanee</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baja Assia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404542v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Tolerant strategy for a Wound Rotor Synchronous Machine</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372228⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04373317v1</w:t>
+                <w:t xml:space="preserve">hal-05137560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142743v1</w:t>
+                <w:t xml:space="preserve">hal-03551004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Tolerant Control for a Synchronous Machine Based on Stator Current Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haghgooei Peyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab Khaburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
+              <w:t xml:space="preserve">Electrimacs2022-14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551004v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Tolerant Control for a Synchronous Machine Based on Stator Current Estimation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs2022-14th International Conference of TC-Electrimacs Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673214v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
@@ -11758,103 +11758,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Marcand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand. pp.1-5, </w:t>
@@ -11892,103 +11892,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t>
@@ -12056,51 +12056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12142,103 +12142,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Alitouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Saou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12257,1099 +12257,1069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologies of High Temperature Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Terminal Voltage Harmonic Analysis of Brushless Synchronous Generator for Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 14th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1445-1451</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03537662v1</w:t>
+                <w:t xml:space="preserve">hal-03260361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Stator Flux Estimation for a Wound Rotor Synchronous Machine (WRSM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Online Parameters Identification of Wound Rotor Synchronous Machine (WRSM) by Proposing Two New Parameters and Using Kalman Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haghgooei Peyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Aghaei Hashjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab Khaburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Chicago, IA, United States. pp.192-197, </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334903⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITEC48692.2020.9161552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537594v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal Voltage Harmonic Analysis of Brushless Synchronous Generator for Fault Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">Influence of the Rotor Circuit on Characteristics of Brushless Doubly-Fed Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bagheri Naghneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1445-1451</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.2183-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260361v1</w:t>
+                <w:t xml:space="preserve">hal-03255853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Rotor Circuit on Characteristics of Brushless Doubly-Fed Induction Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Interior Permanent Magnet Motor for Electric Vehicle Application Considering Irreversible Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Mahmouditabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.2183-2188</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1743-1749</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255853v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Online Parameters Identification of Wound Rotor Synchronous Machine (WRSM) by Proposing Two New Parameters and Using Kalman Observer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saeid Aghaei Hashjin</w:t>
+                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Induction Machines with Static Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.151-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259000v1</w:t>
+                <w:t xml:space="preserve">hal-03255857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Interior Permanent Magnet Motor for Electric Vehicle Application Considering Irreversible Demagnetization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+                <w:t xml:space="preserve">Online Stator Flux Estimation for a Wound Rotor Synchronous Machine (WRSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260382v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Induction Machines with Static Eccentricity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Topologies of High Temperature Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 14th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Setubal, Portugal. pp.324-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPE-POWERENG48600.2020.9161679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255857v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Model Based Control of Battery/Supercapacitor Hybrid Source for Modern e-Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bangkok, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943724v1</w:t>
+                <w:t xml:space="preserve">hal-02487437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Control of Battery/Supercapacitor Hybrid Source for Modern e-Vehicle</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999929⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487437v1</w:t>
+                <w:t xml:space="preserve">hal-02943711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved 3D Electromagnetic Analytical Model for Translational Motion Induction Heater with Consideration of Finite Length Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13385,3980 +13355,4010 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943711v1</w:t>
+                <w:t xml:space="preserve">hal-02943713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Model-Free Control of Multiphase Interleaved Boost Converter for Fuel Cell/Reformer Power Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bangkok, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943713v1</w:t>
+                <w:t xml:space="preserve">hal-02487445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Control of Multiphase Interleaved Boost Converter for Fuel Cell/Reformer Power Generation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999919⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487445v1</w:t>
+                <w:t xml:space="preserve">hal-03226863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03226863v1</w:t>
+                <w:t xml:space="preserve">hal-02943724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03021758v1</w:t>
+                <w:t xml:space="preserve">hal-02945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Modélisation et dimensionnement d'un ensemble alimentation électronique-MSAP à haute fréquence pour la conversion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04301389v1</w:t>
+                <w:t xml:space="preserve">hal-02981889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fusion of Sciences and technologies in Hybrid-Electric Vehicles Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic Field Analysis of PM Synchronous Motor with Eccentric PM Pole Shape Using Schwarz-Christoffel Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Tikellaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium of the Fusion of Science and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">IEEE 18th Biennial Conference on Electromagnetic Field Comutation (CEFC’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, hangzhu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246941v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Design of Permanent Magnet-Assisted Synchronous Reluctance Motors with Maximum Efficiency-Power Factor and Torque per Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Kerdsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945390v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et dimensionnement d'un ensemble alimentation électronique-MSAP à haute fréquence pour la conversion d'énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Espanet</w:t>
+                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02981889v1</w:t>
+                <w:t xml:space="preserve">hal-03021783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Analysis of PM Synchronous Motor with Eccentric PM Pole Shape Using Schwarz-Christoffel Transformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Modeling of One-Loop Flatness-Based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th Biennial Conference on Electromagnetic Field Comutation (CEFC’2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Conference on Electrical Engineering and Computer Science (EECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bern, Switzerland. pp.105-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EECS.2018.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219689v1</w:t>
+                <w:t xml:space="preserve">hal-03241385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Permanent Magnet-Assisted Synchronous Reluctance Motors with Maximum Efficiency-Power Factor and Torque per Cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burin Kerdsup</w:t>
+                <w:t xml:space="preserve">Robust Flatness-based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS) / International Transportation Electrification Conference (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259183v1</w:t>
+                <w:t xml:space="preserve">hal-03241336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021783v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of One-Loop Flatness-Based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Electrical Engineering and Computer Science (EECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241385v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Flatness-based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS) / International Transportation Electrification Conference (ITEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241336v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981842v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+                <w:t xml:space="preserve">Diode Open-Circuit Fault Detection in Rectifier Bridge of the Brushless Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.1821-1826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301412v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">A novel diode open circuit fault detection in three phase rectifier based on k-means method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Fazelbakhsheshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.600-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981918v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Robust Flatness Control with Extended Luenberger Observer for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC-AP.2018.8432600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981844v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode Open-Circuit Fault Detection in Rectifier Bridge of the Brushless Synchronous Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.1821-1826</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259181v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Flatness Control with Extended Luenberger Observer for PMSM Drive</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Sensorless control of ac drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop of the King Mongkut's University of Technology North Bangkok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873792v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910626v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel diode open circuit fault detection in three phase rectifier based on k-means method</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Fusion of Sciences and technologies in Hybrid-Electric Vehicles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Fazelbakhsheshi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">7th International Symposium of the Fusion of Science and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873816v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of ac drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the King Mongkut's University of Technology North Bangkok</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.418-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246851v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Magnetic field analysis of double excited synchronous motor using numerical conformal mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Tikellaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192216⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910615v1</w:t>
+                <w:t xml:space="preserve">hal-01873780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Permanent magnet bearingless motors: Modelling, design and drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Electrical Machines Design, Control and Diagnosis (WEMDCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944091v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of thermal and mechanical field in the high temperature permanent magnet synchronous machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference (ITEC-India)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix - Mont-Blanc, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITEC-India.2017.8333712⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873896v1</w:t>
+                <w:t xml:space="preserve">hal-02943727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field analysis of double excited synchronous motor using numerical conformal mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Increasing modularity and accuracy of voltage source inverter loss model for automotive virtual testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Neidig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192216⟩</w:t>
+              <w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873780v1</w:t>
+                <w:t xml:space="preserve">hal-01873807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet bearingless motors: Modelling, design and drive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Electrical Machines Design, Control and Diagnosis (WEMDCD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631147v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Numerical analysis of thermal and mechanical field in the high temperature permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference (ITEC-India)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pune, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC-India.2017.8333712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943727v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing modularity and accuracy of voltage source inverter loss model for automotive virtual testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Neidig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099193⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01873807v1</w:t>
+                <w:t xml:space="preserve">hal-02944091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02943731v1</w:t>
+                <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance drives for hybrid electric vehicles through voltage stabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873799v1</w:t>
+                <w:t xml:space="preserve">hal-01361648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId368" w:history="1">
+                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vadim Iosif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Duchesne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361648v1</w:t>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Optimization of hybrid electrical vehicles with coupled thermal and electrical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. </w:t>
+              <w:t xml:space="preserve">2016 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873787v1</w:t>
+                <w:t xml:space="preserve">hal-01873813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reduction of losses in interior permanent magnet motor design and construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEMS 2015, 18th International Conference on Electrical Machines and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp. 779-785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17386,1567 +17386,1567 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hybrid electrical vehicles with coupled thermal and electrical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873813v1</w:t>
+                <w:t xml:space="preserve">hal-02944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
+                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944129v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Analysis of the impact of the design of HT machines on the cogging torque and losses in permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. </w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems (PEDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Trivandrum, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/PEDES.2016.7914348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873828v1</w:t>
+                <w:t xml:space="preserve">hal-01873862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the impact of the design of HT machines on the cogging torque and losses in permanent magnets</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Design, implementation, and non-linear control of interior permanent magnet synchronous motor with flux concentration by improved PWM-rotor design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems (PEDES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Trivandrum, India. </w:t>
+              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2762-2768, </w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/PEDES.2016.7914348⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873862v1</w:t>
+                <w:t xml:space="preserve">hal-01873747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation, and non-linear control of interior permanent magnet synchronous motor with flux concentration by improved PWM-rotor design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01873747v1</w:t>
+                <w:t xml:space="preserve">hal-02944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">High performance drives for hybrid electric vehicles through voltage stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Neidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944118v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">On the use of spectral analysis of air-gap flux density in permanent magnet bearingless motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Andreux</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385293⟩</w:t>
+              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.591-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960240⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01389235v1</w:t>
+                <w:t xml:space="preserve">hal-01386558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01387174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of spectral analysis of air-gap flux density in permanent magnet bearingless motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">Novel fast algebraic direct method solver for symmetric definite positive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joaquim da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386558v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel fast algebraic direct method solver for symmetric definite positive systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling, design and construction of interior permanent magnet motor with the aim of rotor losses reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada</w:t>
+              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387089v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, design and construction of interior permanent magnet motor with the aim of rotor losses reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Three dimensional analytic model of axial flux PM motor with images method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387169v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional analytic model of axial flux PM motor with images method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Messadi</w:t>
+                <w:t xml:space="preserve">Analytic calculation of magnetic field and electromagnetic performances of spoke type IPM topologies with auxiliary magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.51-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387166v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic calculation of magnetic field and electromagnetic performances of spoke type IPM topologies with auxiliary magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.51-57, </w:t>
+              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp.1580-1586., </w:t>
             </w:r>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386523v1</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
@@ -18975,103 +18975,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radial force modeling of bearingless motors based on spectral analysis of field sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> ISMB 2014, 14th International Symposium on Magnetic Bearings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2014, Linz, Austria</w:t>
@@ -19094,278 +19094,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid data-based/model-based inter-turn fault detection methods for PM drives with manufacturing faults</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">High frequency modeling of the winding wires of AC machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rasoanarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEC</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574517⟩</w:t>
+              <w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.515-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384287v1</w:t>
+                <w:t xml:space="preserve">hal-01384519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of the winding wires of AC machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tyrel</w:t>
+                <w:t xml:space="preserve">Harmonics reduction with pulse width modulation method for flux concentration interior PM motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Unahalekhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2013, Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384519v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception d'une motorisation électrique pour le véhicule électrique du Marathon-Shell</w:t>
               </w:r>
@@ -19414,787 +19401,800 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01386587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonics reduction with pulse width modulation method for flux concentration interior PM motors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Unahalekhaka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013, Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384493v1</w:t>
+                <w:t xml:space="preserve">hal-01384703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Hybrid data-based/model-based inter-turn fault detection methods for PM drives with manufacturing faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Detroit, United States. pp.429-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384703v1</w:t>
+                <w:t xml:space="preserve">hal-01384287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into Account Manufacturing Faults in PMSM for Diagnosis Purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. p. 470</w:t>
+              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00814827v1</w:t>
+                <w:t xml:space="preserve">hal-02944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944309v1</w:t>
+                <w:t xml:space="preserve">hal-02944318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Ding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02944318v1</w:t>
+                <w:t xml:space="preserve">hal-02944304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Ding</w:t>
+                <w:t xml:space="preserve">Taking into Account Manufacturing Faults in PMSM for Diagnosis Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. p. 470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944304v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation circuit d’une machine série à collecteur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20258,77 +20258,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EF2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.CD</w:t>
@@ -20383,77 +20383,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compumag 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
@@ -20476,1016 +20476,1016 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00733990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsating Torque Calculation of PWM fed Induction Motor Using Coupled circuit-FE Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+                <w:t xml:space="preserve">Using Pulse Width Modulation Method for the Cancellation of Flux Density Harmonics in the air-gap of Surface Mounted PM Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.27-27</w:t>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.84-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329245v1</w:t>
+                <w:t xml:space="preserve">hal-00328017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pulse Width Modulation Method for the Cancellation of Flux Density Harmonics in the air-gap of Surface Mounted PM Motor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Winding Design of Double Star Fault Tolerant PM Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.84-84</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.83-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328017v1</w:t>
+                <w:t xml:space="preserve">hal-00329270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Winding Design of Double Star Fault Tolerant PM Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Time Stepping FE Analysis of Cage induction Motor with Air-gap interface Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Benhaddadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.83-83</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.455-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329270v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Stepping FE Analysis of Cage induction Motor with Air-gap interface Coupling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Modelling and FEM Validation of PM Synchronous Machines under Stator Winding inter-turn Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Vaseghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.R. Benhaddadi</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.455-455</w:t>
+              <w:t xml:space="preserve">Electrimacs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327969v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and FEM Validation of PM Synchronous Machines under Stator Winding inter-turn Fault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Vaseghi</w:t>
+                <w:t xml:space="preserve">Estimation of the External Performances of PMSM Using Artificial Neural Networks Based on FE Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329354v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the External Performances of PMSM Using Artificial Neural Networks Based on FE Results</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">A new Fast Renumbering Mesh Method for Taking into account Movement for Cylindrical Structures in FEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.47-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329322v1</w:t>
+                <w:t xml:space="preserve">hal-00327948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Fast Renumbering Mesh Method for Taking into account Movement for Cylindrical Structures in FEM analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Modelling of IM with Stator Winding inter-turn Fault Validated by FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Vaseghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Olivier</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.47-47</w:t>
+              <w:t xml:space="preserve">ICEM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327948v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of IM with Stator Winding inter-turn Fault Validated by FEM</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Vaseghi</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Different Line-Start PM Motors for Oil-Pump Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Sargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.356-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00329437v1</w:t>
+                <w:t xml:space="preserve">hal-00327996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Different Line-Start PM Motors for Oil-Pump Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Ding</w:t>
+                <w:t xml:space="preserve">Pulsating Torque Calculation of PWM fed Induction Motor Using Coupled circuit-FE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.356-356</w:t>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.27-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00327996v1</w:t>
+                <w:t xml:space="preserve">hal-00329245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of non-salient PM synchronous Machines under stator winding inter-turn fault conditions: Dynamic model-Fem Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Vaseghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2007)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Arlington, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -21504,765 +21504,765 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00327924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Effect of Space Harmonics on the Performances of a Cage Induction Motor Using Time Harmonic and Time Stepping Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069793v1</w:t>
+                <w:t xml:space="preserve">hal-00069799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00069799v1</w:t>
+                <w:t xml:space="preserve">hal-00097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Effect of the Presence of Magnetic Wedges on Self and mutual Inductances of Saturated Permanent Magnet Synchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolah Mirzaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Eneon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097420v1</w:t>
+                <w:t xml:space="preserve">hal-00097410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Presence of Magnetic Wedges on Self and mutual Inductances of Saturated Permanent Magnet Synchronous Motor</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Computation of the Effect of Space Harmonics on the Performances of a Cage Induction Motor Using Time Harmonic and Time Stepping Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Eneon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097410v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of instantaneous torque of a PMSM Using artificial neural network based on finite elements results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">Consideration of space harmonics in complex finite elements analysis of induction motors with an air-gap interface coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081570v1</w:t>
+                <w:t xml:space="preserve">hal-00081578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of space harmonics in complex finite elements analysis of induction motors with an air-gap interface coupling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">Estimation of instantaneous torque of a PMSM Using artificial neural network based on finite elements results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00081578v1</w:t>
+                <w:t xml:space="preserve">hal-00081570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Reduce Short-Circuit Current of PM Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cracovie, Poland. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -22319,51 +22319,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone équipée d’un commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22437,51 +22437,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducteur à flux axial pour machine électrique tournante de traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22489,51 +22489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3114925A1; WO2022069500A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -22555,405 +22555,405 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267682v1</w:t>
+                <w:t xml:space="preserve">hal-03267690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03395847v1</w:t>
+                <w:t xml:space="preserve">hal-03267682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267690v1</w:t>
+                <w:t xml:space="preserve">hal-03395847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23021,57 +23021,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23079,156 +23079,156 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930879v1</w:t>
+                <w:t xml:space="preserve">hal-02930885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtan Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23257,57 +23257,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02950967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23315,117 +23315,117 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930885v1</w:t>
+                <w:t xml:space="preserve">hal-02930879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile muni d'un stator à performances magnétiques améliorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23433,51 +23433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Drozdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051989 - EP3249793. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -23499,90 +23499,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3017526 - WO2015001268. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -23793,51 +23793,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="334ADE73"/>
+    <w:nsid w:val="D9ED9142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24024,51 +24024,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-takorabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-134X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07084206X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14030065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghgooei Peyman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3121135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191012v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callerant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0036" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537484v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Payam Emami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-021-01253-1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537495v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mahmoudi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12037" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109782v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Mungporn" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2021.3050783" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906935v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106346" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songklod Sriprang" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitchamon Poonnoy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179502" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260330v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khalili" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdorreza Rabiee" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-020-00392-8" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537299v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab-Khaburi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3086052" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732963v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112794" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260391v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerachai Chaiworapuek" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209503" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260324v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0032" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930726v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00925-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260394v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nobahari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209512" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260349v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Mahmouditabar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Ojaghlu" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0021" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192897v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2020&#8211;0002" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930710v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahnama" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad&#8208;alikhani" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12216" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260322v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2020-599" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260327v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad Alikhani" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0018" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260338v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antomne Caunes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duranton" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0027" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Barzegari Bafghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/JPE.2019.19.1.288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629501v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim da Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2016-0027" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383816v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651815593856" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2349480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2387338" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730653v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2177642" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734110v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197402" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925143v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862756" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.863085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nesba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mektouib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Za&#239;m" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.287-330" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RM1CQ97Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laporte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828326v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837395v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783233" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837389v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783326" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404534v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong-In Suyata" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Yodwong" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372299" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404544v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthen Kamnarn" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Khomfoi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311624" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404536v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Siangsanoh" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372251" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373320v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372297" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404542v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridtee Inteeworn" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinun Gonmanee" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372294" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373317v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372228" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673214v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537662v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG48600.2020.9161679" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537594v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334903" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260361v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259000v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghaei Hashjin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC48692.2020.9161552" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260382v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487437v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999929" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487445v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999919" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246941v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981889v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219689v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Tikellaline" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259183v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Kerdsup" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241385v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EECS.2018.00028" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241336v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259181v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873792v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-AP.2018.8432600" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873816v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Fazelbakhsheshi" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352246" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246851v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873896v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-India.2017.8333712" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873780v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192216" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873807v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Werner" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Neidig" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099193" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873799v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695337" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385139" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873813v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520257" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873862v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2016.7914348" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873747v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732913" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386558v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960240" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387089v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387169v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387166v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messadi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386523v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960158" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384287v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574517" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384519v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rasoanarivo" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tyrel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631786" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386587v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384493v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Unahalekhaka" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814827v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734115v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733990v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329245v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328017v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329270v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327969v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Benhaddadi" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329354v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Vaseghi" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329322v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327948v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329437v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327996v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327924v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097410v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolah Mirzaian" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eneon" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097405v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776383v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL158N" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-takorabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-134X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07084206X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14030065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghgooei Peyman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3121135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Payam Emami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-021-01253-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Mungporn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2021.3050783" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songklod Sriprang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitchamon Poonnoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179502" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mahmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khalili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdorreza Rabiee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-020-00392-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab-Khaburi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3086052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callerant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerachai Chaiworapuek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00925-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nobahari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Mahmouditabar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Ojaghlu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2020&#8211;0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahnama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad&#8208;alikhani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12216" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2020-599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antomne Caunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duranton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad Alikhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Barzegari Bafghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/JPE.2019.19.1.288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651815593856" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2016-0027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2349480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2387338" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2177642" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862756" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.863085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Za&#239;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.287-330" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RM1CQ97Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nesba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mektouib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laporte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783233" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837389v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783326" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong-In Suyata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Yodwong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372299" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthen Kamnarn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Khomfoi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311624" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Siangsanoh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372251" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridtee Inteeworn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinun Gonmanee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372294" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372297" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373317v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372228" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghaei Hashjin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC48692.2020.9161552" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334903" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG48600.2020.9161679" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999929" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999919" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219689v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Tikellaline" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Kerdsup" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241385v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EECS.2018.00028" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873816v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Fazelbakhsheshi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352246" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-AP.2018.8432600" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246941v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873807v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Werner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Neidig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099193" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873896v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-India.2017.8333712" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873813v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520257" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385139" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873862v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2016.7914348" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732913" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695337" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386558v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960240" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387089v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387166v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messadi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386523v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960158" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rasoanarivo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tyrel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631786" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384493v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Unahalekhaka" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386587v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384287v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574517" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814827v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734115v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733990v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328017v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329270v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327969v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Benhaddadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Vaseghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327996v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329245v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327924v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097410v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolah Mirzaian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eneon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097405v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776383v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL158N" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>