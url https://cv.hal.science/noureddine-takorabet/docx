--- v1 (2026-05-03)
+++ v2 (2026-05-27)
@@ -1589,676 +1589,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03537484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Robust Hamiltonian-Energy Control Based on Lyapunov Function for Four-Phase Parallel Fuel Cell Boost Converter for DC Microgrid Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Alitouche</w:t>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Menana</w:t>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihane Khalfi</w:t>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (3), pp.1500-1511. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TSTE.2021.3050783⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03211660v1</w:t>
+                <w:t xml:space="preserve">hal-03109782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Hamiltonian-Energy Control Based on Lyapunov Function for Four-Phase Parallel Fuel Cell Boost Converter for DC Microgrid Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+                <w:t xml:space="preserve">Design, Modeling, and Differential Flatness Based Control of Permanent Magnet-Assisted Synchronous Reluctance Motor for e-Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+                <w:t xml:space="preserve">Nitchamon Poonnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Guilbert</w:t>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Sustainable Energy </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TSTE.2021.3050783⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (17), pp.9502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su13179502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03109782v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Modeling, and Differential Flatness Based Control of Permanent Magnet-Assisted Synchronous Reluctance Motor for e-Vehicle Applications</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Analytical investigation of the armature current influence on the torque and radial force in eccentric consequent‐pole PM machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amin Mahmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su13179502⟩</w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (4), pp.441-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1049/elp2.12037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325089v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical investigation of the armature current influence on the torque and radial force in eccentric consequent‐pole PM machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Seyed Payam Emami</w:t>
+                <w:t xml:space="preserve">Design and control of multiphase interleaved boost converters-based on differential flatness theory for PEM fuel cell multi-stack applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/elp2.12037⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 124, pp.106346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537495v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02906935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and control of multiphase interleaved boost converters-based on differential flatness theory for PEM fuel cell multi-stack applications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Damien Guilbert</w:t>
+                <w:t xml:space="preserve">Contribution to the Magneto-Thermal Modeling of SRM Operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihane Khalfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Electrical Power &amp; Energy Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 124, pp.106346. </w:t>
+              <w:t xml:space="preserve">European Journal of Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (2), pp.143-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijepes.2020.106346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18280/ejee.230208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02906935v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03211660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Doubly-Fed Induction Machine with Inter-turn Short-Circuited Stator</w:t>
               </w:r>
@@ -2413,51 +2413,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Industry Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (5), pp.5389-5399. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2647,77 +2647,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (11), pp.2794. </w:t>
@@ -2957,421 +2957,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimum arrangement of PMs in surface-mounted PM machines: cogging torque and flux density harmonics</w:t>
+                <w:t xml:space="preserve">Average value modeling of six‐pulse diode rectifier considering unbalance conditions in supply voltage and impedance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vahid Zamani Faradonbeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad‐alikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00202-020-00925-8⟩</w:t>
+              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (3), pp.e12216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2050-7038.12216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930726v1</w:t>
+                <w:t xml:space="preserve">hal-02930710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANN-based optimization approach devoted to the sizing of arbitrary rotor pole geometries of permanent magnet motors for electric motorcycle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68 (1), pp.193-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260394v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irreversible demagnetization analysis of RWAFPM motor using modified MEC algorithm</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimum arrangement of PMs in surface-mounted PM machines: cogging torque and flux density harmonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourya Ojaghlu</w:t>
+                <w:t xml:space="preserve">Vahid Zamani Faradonbeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.1227-1239. </w:t>
+              <w:t xml:space="preserve">Electrical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 102 (3), pp.1117-1127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00202-020-00925-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260349v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and control of permanent magnet assisted synchronous reluctance motor with copper loss minimization using MTPA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Songklod Sriprang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poom Kumam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3416,252 +3420,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03192897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Average value modeling of six‐pulse diode rectifier considering unbalance conditions in supply voltage and impedance</w:t>
+                <w:t xml:space="preserve">ANN-based optimization approach devoted to the sizing of arbitrary rotor pole geometries of permanent magnet motors for electric motorcycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Amin Nobahari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions on Electrical Energy Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2050-7038.12216⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64, pp.S155-S166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-209512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02930710v1</w:t>
+                <w:t xml:space="preserve">hal-03260394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a Prototype of High Temperature Synchronous Reluctance Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Irreversible demagnetization analysis of RWAFPM motor using modified MEC algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Mahmouditabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamed Elmadah</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Pourya Ojaghlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Scientific Research Journal for Engineering, Technology, and Sciences (ASRJETS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1227-1239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226886v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Special issue on Electromagnetics in Electrical Engineering (selected extended papers presented at ISEF 2019) Preface</w:t>
               </w:r>
@@ -3719,391 +3719,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03260322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of rotor losses in permanent magnet machines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antomne Caunes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Duranton</w:t>
+                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.1215-1226. </w:t>
+              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260338v1</w:t>
+                <w:t xml:space="preserve">hal-02969798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnosis of brushless synchronous generator using numerical modeling</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of rotor losses in permanent magnet machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">Antomne Caunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Duranton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 39 (5), pp.1241-1254. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0018⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1215-1226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03260327v1</w:t>
+                <w:t xml:space="preserve">hal-03260338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using and enhancing the cogging torque of PM machines in valve positioning applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Diagnosis of brushless synchronous generator using numerical modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Peyman Haghgooie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IET Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14 (12), pp.2516-2524. </w:t>
+              <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 39 (5), pp.1241-1254. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1049/iet-epa.2020.0221⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/COMPEL-01-2020-0018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02969798v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simple Method to Reduce Computation Time in Planar Air-Gap 3-D FEM Non-Linear Problems</w:t>
               </w:r>
@@ -4491,64 +4491,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of inorganic coils for high temperature electrical machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamed Elmadah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4589,676 +4589,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02931973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaft twisting effect on steady state performance of flux switching motor with long rotor</w:t>
+                <w:t xml:space="preserve">High temperature machines: topologies and preliminary design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Hossein Barzegari Bafghi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JAE-180071⟩</w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.657-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03259188v1</w:t>
+                <w:t xml:space="preserve">hal-02931976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor Dynamic Modeling with State Observer-based Parameter Estimation for AC Servomotor Drive Application</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Shaft twisting effect on steady state performance of flux switching motor with long rotor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Hossein Barzegari Bafghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Science and Engineering Progress</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.14416/j.asep.2019.11.001⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Applied Electromagnetics and Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 61 (3), pp.315-327. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JAE-180071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930734v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High temperature machines: topologies and preliminary design</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Permanent Magnet Synchronous Motor Dynamic Modeling with State Observer-based Parameter Estimation for AC Servomotor Drive Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Napieralski</w:t>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.657-669. </w:t>
+              <w:t xml:space="preserve">Applied Science and Engineering Progress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14416/j.asep.2019.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02931976v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Average Value Model for Faulty Three-Phase Diode Rectifier Bridges</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">High Temperature Permanent Magnet Synchronous Machine Analysis of Thermal Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 19 (1), pp.288-295. </w:t>
+              <w:t xml:space="preserve">Open Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 17 (1), pp.631-642. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.6113/JPE.2019.19.1.288⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/phys-2019-0065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03257309v1</w:t>
+                <w:t xml:space="preserve">hal-02931970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Temperature Permanent Magnet Synchronous Machine Analysis of Thermal Field</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Novel Average Value Model for Faulty Three-Phase Diode Rectifier Bridges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 17 (1), pp.631-642. </w:t>
+              <w:t xml:space="preserve">Journal of Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), pp.288-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/phys-2019-0065⟩</w:t>
+                <w:t xml:space="preserve">⟨10.6113/JPE.2019.19.1.288⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931970v1</w:t>
+                <w:t xml:space="preserve">hal-03257309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Topology of Direct Current Claw-Pole machines for Stop-Start application</w:t>
               </w:r>
@@ -5400,51 +5400,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Lubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5966,373 +5966,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01631132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radial force modeling for bearingless motors based on analyze of field origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim da Silva</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 230 (4), pp.311 - 319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0959651815593856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01228329v1</w:t>
+                <w:t xml:space="preserve">hal-01383816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial force modeling for bearingless motors based on analyze of field origins</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Eddy currents computation in translational motion conductive plate of an induction heater with consideration of finite length extremity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Institution of Mechanical Engineers, Part I: Journal of Systems and Control Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 230 (4), pp.311 - 319. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (3), pp.6300304. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959651815593856⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2015.2498762⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383816v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral modelling of force ripples in permanent magnet bearingless motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquim da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COMPEL: The International Journal for Computation and Mathematics in Electrical and Electronic Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35 (5), pp.1774-1785. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6360,425 +6360,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Analysis of Cage Rotor Induction Motors in Healthy, Defective, and Broken Bars Conditions</w:t>
+                <w:t xml:space="preserve">Effects of Imperfect Manufacturing Process on Electromagnetic Performances and Online Inter-turn Fault Detection in PMSMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2349480⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.3388-3398. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2387338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383721v1</w:t>
+                <w:t xml:space="preserve">hal-01383788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Imperfect Manufacturing Process on Electromagnetic Performances and Online Inter-turn Fault Detection in PMSMs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">New Model of Radial Force Determination in Bearingless Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TIE.2014.2387338⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (3), pp.8202104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354536⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383788v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Model of Radial Force Determination in Bearingless Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">Analytical Analysis of Cage Rotor Induction Motors in Healthy, Defective, and Broken Bars Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Fontchastagner</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Dubas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 51 (3), pp.8202104. </w:t>
+              <w:t xml:space="preserve">, 2015, 51 (2), pp.8200317. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2354536⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2014.2349480⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383782v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of Eddy-Current Losses in Fractional-Slot Concentrated-Winding Synchronous PM Motors</w:t>
               </w:r>
@@ -6862,330 +6862,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01522846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
+                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
+              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 145 (5), pp.213 - 227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01383622v1</w:t>
+                <w:t xml:space="preserve">hal-01383620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A general approach for brushed dc machines simulation using a dedicated field/circuit coupled method</w:t>
+                <w:t xml:space="preserve">A Fast Finite Element Model Taking Into Account 3-D Effects for the Optimal Design of Micro-Hybrid Starters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress In Electromagnetics Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 145 (5), pp.213 - 227. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 50 (5), pp.7400408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2528/PIER14011402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2013.2292034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383620v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inductance Calculations in Permanent-Magnet Motors Under Fault Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7249,77 +7249,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimating Permanent-Magnet Motor Parameters Under Inter-Turn Fault Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7452,449 +7452,449 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42 (3), pp. 442-445</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp.442-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097402v1</w:t>
+                <w:t xml:space="preserve">hal-04925143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
+              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097391v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+                <w:t xml:space="preserve">Optimization of Instantaneous Torque Shape of a PM Motors Using Artificial Neural Network Based on FE Results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 42 (3), pp.442-445. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2006, 42 (4), pp. 1283-1286</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2005.862756⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04925143v1</w:t>
+                <w:t xml:space="preserve">hal-00097391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Belt Harmonics in Complex Finite Elements Analysis of Induction Motors with an Air-gap Interface Coupling.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Effect of Magnets Segmentation on the Cogging Torque in Surface Mounted PM Motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEE Proceedings Electric Power Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 153 (4), pp. 530-534</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 42 (3), pp. 442-445</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00097357v1</w:t>
+                <w:t xml:space="preserve">hal-00097402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computation of the Force Density inside the Channel of an Electromagnetic Pump Using Hermite Projection</w:t>
               </w:r>
@@ -7984,64 +7984,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electromotion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13 (1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8092,64 +8092,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youcef Ouazir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (4), pp. 1279-1282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8168,294 +8168,294 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de structures électromagnétiques pour des applications à faible vitesse et fort couple</w:t>
+                <w:t xml:space="preserve">Autonomous Induction Generator/Rectifier as Regulated DC Power Supply for Hybrid Renewable Energy Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Machmoum</w:t>
+                <w:t xml:space="preserve">Ali Nesba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Moreau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Said Mektouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Touhami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4, No 11, pp. 1457-1463</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00328634v1</w:t>
+                <w:t xml:space="preserve">hal-00096567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autonomous Induction Generator/Rectifier as Regulated DC Power Supply for Hybrid Renewable Energy Systems</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparaison de structures électromagnétiques pour des applications à faible vitesse et fort couple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Machmoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Zaïm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barakat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WSEAS Transactions on circuits and systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Internationale de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8 (2), pp.259-286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rige.8.287-330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00096567v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décomposition de la densité de force dans l'induit d'un moteur linéaire</w:t>
               </w:r>
@@ -8550,51 +8550,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00249697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (119)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (122)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -8603,51 +8603,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Temperatures Impact on the Performances of Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cherif Guerroudj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8679,8633 +8679,8659 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison entre les stratégies de contrôle de reconfiguration pour les machines synchrones à cinq phases tolérantes aux pannes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low-cost power electronics controller using F28379D DSP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Materials and Energy: Energy in Electrical Engineering (ICOME-EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOME-EE64119.2024.10845244⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04828326v1</w:t>
+                <w:t xml:space="preserve">hal-05622107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear BLDC Motor Embeded Control on ESP32</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Rio De Janeiro, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837395v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Magneto–Thermo–Mechanical Analytical Models for High-Speed Induction Machine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N. Takorabet</w:t>
+                <w:t xml:space="preserve">Fault-Tolerant Control for Power Converter in Switched Reluctance Motor (SRM) Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pairote Thongprasri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference, INTERMAG 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Conference on Electrical Machines and Systems (ICEMS 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Fukuoka, Japan. pp.2842-2846, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICEMS60997.2024.10921230⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138011v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault-Tolerant Control for Power Converter in Switched Reluctance Motor (SRM) Applications</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pairote Thongprasri</w:t>
+                <w:t xml:space="preserve">Enhanced Hamiltonian Control for Grid-Independent Three-Phase Inverters with LC Filters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thong-In Suyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Conference on Electrical Machines and Systems (ICEMS 2024)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/ICEMS60997.2024.10921230⟩</w:t>
+              <w:t xml:space="preserve">2024 International Conference on Materials and Energy: Energy in Electrical Engineering (ICOME-EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOME-EE64119.2024.10845313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104534v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interconnection and Damping Assignment Approach for PM Synchronous Motors, Comparison with the Classical PI Control</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Linear BLDC Motor Embeded Control on ESP32</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783326⟩</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04837389v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Comparaison entre les stratégies de contrôle de reconfiguration pour les machines synchrones à cinq phases tolérantes aux pannes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées couplées du GDR SEEDS et de la conférence JCGE - Jeunes Chercheurs en Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR SEEDS, Jun 2024, 44490 Le Croisic, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05104521v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04828326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+                <w:t xml:space="preserve">A Two-Phase Induction Generator System using The Vector Control Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Navee Rujidam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vijit Kinnares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2024 International Conference on Materials and Energy: Energy in Electrical Engineering (ICOME-EE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICOME-EE64119.2024.10845349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142488v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05622204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and performances of a Turbo-Electric and Distributed Propulsion aircraft in the Small and Medium Range segment: intermediate results from the European project IMOTHEP</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Interconnection and Damping Assignment Approach for PM Synchronous Motors, Comparison with the Classical PI Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2514/6.2024-2313⟩</w:t>
+              <w:t xml:space="preserve">2024 3rd International Conference on Advanced Electrical Engineering (ICAEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sidi-Bel-Abbes, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICAEE61760.2024.10783326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462774v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04837389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">H. Menana</w:t>
+                <w:t xml:space="preserve">Analytical Models for Magneto-Mechanical Sizing of a High-Speed Induction Machine for Aircraft Electric Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">MEA'24, International Conference on More Electric Aircraft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04778447v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Damping Control Based on Hamiltonian-Energy Function with State-Observer for Permanent Magnet Synchronous Motor Drives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+                <w:t xml:space="preserve">Influence of High-Frequency Operation on the Efficiency of a PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paisak Poolphaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
+              <w:t xml:space="preserve">2024 International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Torino, France. pp.1-7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372299⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICEM60801.2024.10700173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404534v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05104521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Hamiltonian Control Law with Load Current Sensorless of Multiphase Parallel Converter for Electric Vehicle Applications</w:t>
+                <w:t xml:space="preserve">Design and performances of a Turbo-Electric and Distributed Propulsion aircraft in the Small and Medium Range segment: intermediate results from the European project IMOTHEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uthen Kamnarn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+                <w:t xml:space="preserve">Eric Nguyen Van</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surin Khomfoi</w:t>
+                <w:t xml:space="preserve">Sebastien Defoort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t>
+              <w:t xml:space="preserve">AIAA SCITECH 2024 Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Orlando, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311624⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2514/6.2024-2313⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404544v1</w:t>
+                <w:t xml:space="preserve">hal-04462774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-Loop Model-Free Torque Control of Permanent Magnet Synchronous Motor Drives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Exploring the Impact of High Temperatures on the Performances of a Synchronous Reluctance Motor Through Magnetothermal Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cherif Guerroudj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2024 International Conference on Materials and Energy (ICOME2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04404536v1</w:t>
+                <w:t xml:space="preserve">hal-04778447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
+                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372325⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142680v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+                <w:t xml:space="preserve">Hamiltonian-Differential Flatness Control Laws for Battery/Ultracapacitor for Hybrid Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+                <w:t xml:space="preserve">Surin Khomfoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lévêque</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ridtee Inteeworn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinun Gonmanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04275577v1</w:t>
+                <w:t xml:space="preserve">hal-04404542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Comparison of High-speeds PMSM and IM for Aircraft Application</w:t>
+                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larbi Dahnoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138019v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05138803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamiltonian-Differential Flatness Control Laws for Battery/Ultracapacitor for Hybrid Electric Vehicle Applications</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison Between Reconfiguration Control Strategies for Fault-Tolerant Five-Phase Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Azzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372294⟩</w:t>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04404542v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-mechanical Design of a High-speed Machine for Aeronautics</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Viguier</w:t>
+                <w:t xml:space="preserve">Electrical machine with 2G HTS winding : analytical design and optimization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lévêque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
+              <w:t xml:space="preserve">21th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05138803v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between Reconfiguration Control Strategies for Fault-Tolerant Five-Phase Synchronous Machine</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+                <w:t xml:space="preserve">Conception magnéto-mécanique d'une machine à grande vitesse pour l'aéronautique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Viguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SGE 2023, Symposium de Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372297⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04373320v1</w:t>
+                <w:t xml:space="preserve">hal-05142680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Tolerant strategy for a Wound Rotor Synchronous Machine</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Improved Hamiltonian Control Law with Load Current Sensorless of Multiphase Parallel Converter for Electric Vehicle Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uthen Kamnarn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Surin Khomfoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372228⟩</w:t>
+              <w:t xml:space="preserve">IECON 2023- 49th Annual Conference of the IEEE Industrial Electronics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Singapore, Singapore. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IECON51785.2023.10311624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04373317v1</w:t>
+                <w:t xml:space="preserve">hal-04404544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+                <w:t xml:space="preserve">Improved Damping Control Based on Hamiltonian-Energy Function with State-Observer for Permanent Magnet Synchronous Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thong-In Suyata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matheepot Phattanasak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Baja Assia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137646v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04404534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
+                <w:t xml:space="preserve">One-Loop Model-Free Torque Control of Permanent Magnet Synchronous Motor Drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Apinya Siangsanoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372251⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137560v1</w:t>
+                <w:t xml:space="preserve">hal-04404536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Current Sensor Fault Tolerant strategy for a Wound Rotor Synchronous Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Baghli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE Transportation Electrification Conference and Expo, Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Chiang Mai, Thailand. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITECAsia-Pacific59272.2023.10372228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03551004v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Current Sensor Fault Tolerant Control for a Synchronous Machine Based on Stator Current Estimation</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An easy way to design permanent magnet axial flux PM-machines with 2D Finite Element Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unnahalekhaka Pramuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baja Assia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs2022-14th International Conference of TC-Electrimacs Committee</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03673214v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Toward Efficient Very Low Frequency Wireless Power Transfer for EVs: From Grid to Battery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles-Henri Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamidreza Zandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
+              <w:t xml:space="preserve">ISEF 2023, 21st International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Pavia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142743v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+                <w:t xml:space="preserve">Level-set based method to model high-performance commutator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
+              <w:t xml:space="preserve">23rd International Conference on the Computation of Electromagnetic Fields, Compumag 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Cancun, Mexico. pp.PD-P1: 13 (ID 408)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142659v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03551004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Current Sensor Fault Tolerant Control for a Synchronous Machine Based on Stator Current Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haghgooei Peyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehsan Jamshidpour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab Khaburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrimacs2022-14th International Conference of TC-Electrimacs Committee</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142721v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03673214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rachid Saou</w:t>
+                <w:t xml:space="preserve">Comparisons of methods for evaluating mechanical stress in the rotor of high-speed machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t>
+              <w:t xml:space="preserve">ICEM 2022, XXV International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Valencia, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537445v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New commutator system for novel brushed synchronous machines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Analyse des contraintes mécaniques des rotors de machines électriques à haute vitesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+              <w:t xml:space="preserve">JCGE'22, Conférence des Jeunes Chercheurs en Génie Électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Croisic, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03550809v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sensitivity Analysis Of The Parameters Of An Analytical Rotor Vibration Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Dahnoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marcand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Dagusé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2022 25th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Chiang Mai, Thailand. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS56177.2022.9983152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537592v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terminal Voltage Harmonic Analysis of Brushless Synchronous Generator for Fault Detection</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">Weak Magneto-Thermal Coupling for Modeling of a Reluctance Motor Working at High Temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1445-1451</w:t>
+              <w:t xml:space="preserve">20th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering, ISEF 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Lodz/Cracow, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260361v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive Online Parameters Identification of Wound Rotor Synchronous Machine (WRSM) by Proposing Two New Parameters and Using Kalman Observer</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New commutator system for novel brushed synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EMF'2021 - The 12th International Symposium on Electric and Magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259000v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03550809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Rotor Circuit on Characteristics of Brushless Doubly-Fed Induction Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
+                <w:t xml:space="preserve">Modélisation magnétothermique d’une MRV opérant dans un environnement thermique contraint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Alitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Menana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Saou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.2183-2188</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique, SGE 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255853v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Interior Permanent Magnet Motor for Electric Vehicle Application Considering Irreversible Demagnetization</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">Terminal Voltage Harmonic Analysis of Brushless Synchronous Generator for Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1743-1749</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1445-1451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03260382v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Induction Machines with Static Eccentricity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of the Rotor Circuit on Characteristics of Brushless Doubly-Fed Induction Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hossein Bagheri Naghneh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.151-156</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.2183-2188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03255857v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Online Stator Flux Estimation for a Wound Rotor Synchronous Machine (WRSM)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Comprehensive Online Parameters Identification of Wound Rotor Synchronous Machine (WRSM) by Proposing Two New Parameters and Using Kalman Observer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haghgooei Peyman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saeid Aghaei Hashjin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab Khaburi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334903⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Chicago, IA, United States. pp.192-197, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC48692.2020.9161552⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537594v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topologies of High Temperature Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Interior Permanent Magnet Motor for Electric Vehicle Application Considering Irreversible Demagnetization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farshid Mahmouditabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 IEEE 14th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.1743-1749</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03537662v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03260382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model Based Control of Battery/Supercapacitor Hybrid Source for Modern e-Vehicle</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Dynamic Simulation of Unbalanced Magnetic Force in Induction Machines with Static Eccentricity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samad Taghipour Boroujeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Gothenburg (virtual conference), Sweden. pp.151-156</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487437v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03255857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Online Stator Flux Estimation for a Wound Rotor Synchronous Machine (WRSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peyman Haghgooei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davood Arab-Khaburi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE Industry Applications Society Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Detroit, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IAS44978.2020.9334903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943711v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved 3D Electromagnetic Analytical Model for Translational Motion Induction Heater with Consideration of Finite Length Effects</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
+                <w:t xml:space="preserve">Topologies of High Temperature Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 IEEE 14th International Conference on Compatibility, Power Electronics and Power Engineering (CPE-POWERENG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Setubal, Portugal. pp.324-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CPE-POWERENG48600.2020.9161679⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02376950v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03537662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Improved 3D Electromagnetic Analytical Model for Translational Motion Induction Heater with Consideration of Finite Length Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakim Bensaidane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electromagnetic Fields in Mechatronics - ISEF2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943713v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02376950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Free Control of Multiphase Interleaved Boost Converter for Fuel Cell/Reformer Power Generation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the hybridization of 3D Finite Element Models and Reluctance Networks for Shape Optimization of Magnetic Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Electrical Engineering International Conference EEIC2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Béjaia, Algeria</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487445v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Model Based Control of Battery/Supercapacitor Hybrid Source for Modern e-Vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bangkok, France. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999929⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226863v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">FEM using projection of physical properties suitable for movement modeling and optimization processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Electromagnetic fields in Mechatronics, Electrical and Electronic Engineering, ISEF2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943724v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Model-Free Control of Multiphase Interleaved Boost Converter for Fuel Cell/Reformer Power Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Yodwong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 Research, Invention, and Innovation Congress (RI2C)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Bangkok, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RI2C48728.2019.8999919⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945390v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et dimensionnement d'un ensemble alimentation électronique-MSAP à haute fréquence pour la conversion d'énergie</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Christophe Espanet</w:t>
+                <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">HF model of High Temperature machine coils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981889v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic Field Analysis of PM Synchronous Motor with Eccentric PM Pole Shape Using Schwarz-Christoffel Transformation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Simple method to reduce computation time in planar airgap 3D FEM non-linear problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 18th Biennial Conference on Electromagnetic Field Comutation (CEFC’2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, hangzhu, China</w:t>
+              <w:t xml:space="preserve">22nd International Conference on the Computation of Electromagnetic Fields, COMPUMAG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03219689v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Permanent Magnet-Assisted Synchronous Reluctance Motors with Maximum Efficiency-Power Factor and Torque per Cost</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Burin Kerdsup</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno- démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique - SGE'2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259183v1</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Modélisation et dimensionnement d'un ensemble alimentation électronique-MSAP à haute fréquence pour la conversion d'énergie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Gerber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Espanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021783v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of One-Loop Flatness-Based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
+                <w:t xml:space="preserve">Magnetic Field Analysis of PM Synchronous Motor with Eccentric PM Pole Shape Using Schwarz-Christoffel Transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Tikellaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd European Conference on Electrical Engineering and Computer Science (EECS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 18th Biennial Conference on Electromagnetic Field Comutation (CEFC’2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, hangzhu, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241385v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Flatness-based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">DC commutator modeling in dynamic FEM problem : an innovative coupling method thanks to mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS) / International Transportation Electrification Conference (ITEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03241336v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Modeling of One-Loop Flatness-Based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pongsiri Mungporn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd European Conference on Electrical Engineering and Computer Science (EECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bern, Switzerland. pp.105-111, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EECS.2018.00028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981842v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+                <w:t xml:space="preserve">Design of Permanent Magnet-Assisted Synchronous Reluctance Motors with Maximum Efficiency-Power Factor and Torque per Cost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burin Kerdsup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301412v1</w:t>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Robust Flatness-based Control with State Observer-Based Parameter Estimation for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Electrical Systems for Aircraft, Railway, Ship Propulsion and Road Vehicles (ESARS) / International Transportation Electrification Conference (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981918v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03241336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Dimensionnement d'une Machine Haute Température à Reluctance Variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamed Elmadah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02981844v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diode Open-Circuit Fault Detection in Rectifier Bridge of the Brushless Synchronous Generator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">Design of a permanent magnet machine able to work at high temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.1821-1826</w:t>
+              <w:t xml:space="preserve">XXV Symposium Electromagnetic Phenomena in Nonlinear Circuits (EPNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Artois, Jun 2018, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03259181v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel diode open circuit fault detection in three phase rectifier based on k-means method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
+                <w:t xml:space="preserve">Une approche pour l'hybridation des réseaux de réluctances et de l'équation de Laplace pour la modélisation des dispositifs magnétiques en trois dimensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Fazelbakhsheshi</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technology (ICIT)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873816v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Flatness Control with Extended Luenberger Observer for PMSM Drive</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Dimensionnement optimal de griffes d'alterno-démarreurs grâce à un modèle hybride couplant fortement EF 3D et schéma de perméances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo Asia-Pacific (ITEC Asia-Pacific)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Génie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873792v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02981844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">Diode Open-Circuit Fault Detection in Rectifier Bridge of the Brushless Synchronous Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
+              <w:t xml:space="preserve">13th International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Alexandroupoli, Greece. pp.1821-1826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910626v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03259181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensorless control of ac drives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">A novel diode open circuit fault detection in three phase rectifier based on k-means method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Rahnama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abolfazl Vahedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arta Mohammad Alikhani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Fazelbakhsheshi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop of the King Mongkut's University of Technology North Bangkok</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th IEEE International Conference on Industrial Technology (ICIT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Lyon, France. pp.600-605, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICIT.2018.8352246⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246851v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Robust Flatness Control with Extended Luenberger Observer for PMSM Drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Songklod Sriprang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicu Bizon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference and Expo Asia-Pacific (ITEC Asia-Pacific)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bangkok, Thailand. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC-AP.2018.8432600⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03021758v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Fusion of Sciences and technologies in Hybrid-Electric Vehicles Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D Analytical Computation of the Torque in Axial Flux Permanent Magnets Couplings Based on Charges Model and Images Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahammed Messadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium of the Fusion of Science and Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Electrical Sciences and Technologies in Maghreb (CISTEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Alger, Algeria. pp.529-534</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03246941v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Sensorless control of ac drives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop of the King Mongkut's University of Technology North Bangkok</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, Bangkok, Thailand</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04301389v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic field analysis of double excited synchronous motor using numerical conformal mapping</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+                <w:t xml:space="preserve">Modeling method for saving meshing time : projection of physical properties using mathematical functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Biennial Conference on Electromagnetic Field Computation, CEFC2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Hangzhou, China</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873780v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Permanent magnet bearingless motors: Modelling, design and drive</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the Fusion of Sciences and technologies in Hybrid-Electric Vehicles Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Workshop on Electrical Machines Design, Control and Diagnosis (WEMDCD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Nottingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">7th International Symposium of the Fusion of Science and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Bangkok, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01631147v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03246941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Comparison of the Reluctance and Permanent Magnet Synchronous Machine operating at High Temperatures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska-Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2018 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Long Beach, United States. pp.418-423, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2018.8450087⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943727v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04301389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing modularity and accuracy of voltage source inverter loss model for automotive virtual testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Magnetic field analysis of double excited synchronous motor using numerical conformal mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelouahab Tikellaline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Norbert Neidig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099193⟩</w:t>
+              <w:t xml:space="preserve">5th International Conference on Electrical Engineering - Boumerdes (ICEE-B)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Boumerdes, Algeria. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEE-B.2017.8192216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873807v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Permanent magnet bearingless motors: Modelling, design and drive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">IEEE Workshop on Electrical Machines Design, Control and Diagnosis (WEMDCD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Nottingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02943731v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01631147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical analysis of thermal and mechanical field in the high temperature permanent magnet synchronous machine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+                <w:t xml:space="preserve">Dilated subregions for solving FEM problems with thin air-gaps: First step, 2D magnetostatic cases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transportation Electrification Conference (ITEC-India)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Applied Electromagnetics and Mechanics, ISEM 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Chamonix - Mont-Blanc, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873896v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+                <w:t xml:space="preserve">Increasing modularity and accuracy of voltage source inverter loss model for automotive virtual testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Neidig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Conference on Power Electronics and Applications (EPE ECCE Europe)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EPE17ECCEEurope.2017.8099193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944091v1</w:t>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New Topology of Direct Current Claw Pole machines for Stop-Start application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
+              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01910615v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02943731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vadim Iosif</w:t>
+                <w:t xml:space="preserve">Numerical analysis of thermal and mechanical field in the high temperature permanent magnet synchronous machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transportation Electrification Conference (ITEC-India)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Pune, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC-India.2017.8333712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361648v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Roger</w:t>
+                <w:t xml:space="preserve">Three dimensional Pole Shape Optimization of Claw Pole Machines based on Hybrid model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Lodz, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873787v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of hybrid electrical vehicles with coupled thermal and electrical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Optimal Design of an Axial-Flux Eddy-Current Magnetic Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Symposium on Electromagnetic Fields in Mechatronics, Electrical and Electronic Engineering - ISEF 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lodz, Poland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873813v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the reduction of losses in interior permanent magnet motor design and construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17314,4929 +17340,5297 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEMS 2015, 18th International Conference on Electrical Machines and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp. 779-785. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01389231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Optimization of hybrid electrical vehicles with coupled thermal and electrical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2016 IEEE Transportation Electrification Conference and Expo (ITEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Dearborn, MI, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2016.7520257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944129v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">Technological assessments for designing machines able to work at very high internal temperatures (450–500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
+              <w:t xml:space="preserve">XXII International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732900⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873828v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the impact of the design of HT machines on the cogging torque and losses in permanent magnets</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Conception d'un prototype de machine Ultra-Haute Température (500°C)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim Iosif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Duchesne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems (PEDES)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873862v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01361648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, implementation, and non-linear control of interior permanent magnet synchronous motor with flux concentration by improved PWM-rotor design</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Fast Computation of Nonlinear 3D FE Analysis for Electrical Machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Symposium on Electric and Magnetic Fields - EMF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873747v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sara Bazhar</w:t>
+                <w:t xml:space="preserve">Hybrid model: Permeance network + 3D finite element for modeling claw-pole synchronous machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CEFC.2016.7816253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944118v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High performance drives for hybrid electric vehicles through voltage stabilization</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Serge Pierfederici</w:t>
+                <w:t xml:space="preserve">Analysis of the impact of the design of HT machines on the cogging torque and losses in permanent magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Krzysztof Komeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Lefik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewa Napieralska Juszczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Roger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695337⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Power Electronics, Drives and Energy Systems (PEDES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Trivandrum, India. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/PEDES.2016.7914348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873799v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the use of spectral analysis of air-gap flux density in permanent magnet bearingless motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">Design, implementation, and non-linear control of interior permanent magnet synchronous motor with flux concentration by improved PWM-rotor design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phatiphat Thounthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pachara Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joaquim da Silva</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960240⟩</w:t>
+              <w:t xml:space="preserve">22nd International Conference on Electrical Machines (ICEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lausanne, Switzerland. pp.2762-2768, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2016.7732913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386558v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
+                <w:t xml:space="preserve">Hybrid Analytical Model Coupling Laplace’s Equation and Reluctance Network for Electrical Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bazhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphael Andreux</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
+              <w:t xml:space="preserve">17th IEEE Biennial Conference on Electromagnetic Field Computation (IEEE CEFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387174v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel fast algebraic direct method solver for symmetric definite positive systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Boutora</w:t>
+                <w:t xml:space="preserve">High performance drives for hybrid electric vehicles through voltage stabilization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Neidig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pierfederici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18th European Conference on Power Electronics and Applications (EPE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2016.7695337⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387089v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01873799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling, design and construction of interior permanent magnet motor with the aim of rotor losses reduction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magnetic model of DC machine taking into account armature reaction magnetic field based on reluctance network theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387169v1</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three dimensional analytic model of axial flux PM motor with images method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Messadi</w:t>
+                <w:t xml:space="preserve">On the use of spectral analysis of air-gap flux density in permanent magnet bearingless motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joaquim da Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.591-597. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01387166v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analytic calculation of magnetic field and electromagnetic performances of spoke type IPM topologies with auxiliary magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Novel fast algebraic direct method solver for symmetric definite positive systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2015, Conference on the Computation of Electro-magnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Montréal (QC), Canada</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386523v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling, design and construction of interior permanent magnet motor with the aim of rotor losses reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Andreux</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01389235v1</w:t>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">Three dimensional analytic model of axial flux PM motor with images method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
+              <w:t xml:space="preserve">ISEF 2015, 17th International Symposium on Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Valence Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944168v1</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01387166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial force modeling of bearingless motors based on spectral analysis of field sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+                <w:t xml:space="preserve">Analytic calculation of magnetic field and electromagnetic performances of spoke type IPM topologies with auxiliary magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamel Boughrara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> ISMB 2014, 14th International Symposium on Magnetic Bearings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 2014, International Conference on Electrical Machines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Berlin, Germany. pp.51-57, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICELMACH.2014.6960158⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386438v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High frequency modeling of the winding wires of AC machines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tyrel</w:t>
+                <w:t xml:space="preserve">Torque modeling and optimization of DC machine based on reluctance network taking into account armature magnetic reaction field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bazhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Andreux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631786⟩</w:t>
+              <w:t xml:space="preserve">18th International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Pattaya, Thailand. pp.1580-1586., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICEMS.2015.7385293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384519v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01389235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harmonics reduction with pulse width modulation method for flux concentration interior PM motors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">New model of radial force determination in bearingless motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COMPUMAG 2013, Conference on the Computation of Electromagnetic Fields</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">16th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384493v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'une motorisation électrique pour le véhicule électrique du Marathon-Shell</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radial force modeling of bearingless motors based on spectral analysis of field sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaise Lapôtre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du club EEA, “Réseaux Autonomes du Futur”, 4-5 avril 2013, Nancy, France.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
+              <w:t xml:space="preserve"> ISMB 2014, 14th International Symposium on Magnetic Bearings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Linz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01386587v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+                <w:t xml:space="preserve">High frequency modeling of the winding wires of AC machines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rasoanarivo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tyrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Sargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EPE 2013, 15th European Conference on Power Electronics and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Lille, France. pp.515-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EPE.2013.6631786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384703v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid data-based/model-based inter-turn fault detection methods for PM drives with manufacturing faults</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+                <w:t xml:space="preserve">Harmonics reduction with pulse width modulation method for flux concentration interior PM motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Unahalekhaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITEC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COMPUMAG 2013, Conference on the Computation of Electromagnetic Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Budapest, Hungary</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01384287v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'une motorisation électrique pour le véhicule électrique du Marathon-Shell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
+              <w:t xml:space="preserve">Journées du club EEA, “Réseaux Autonomes du Futur”, 4-5 avril 2013, Nancy, France.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944309v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId409" w:history="1">
+                <w:t xml:space="preserve">Modèle 2.5D pour l’optimisation des démarreurs renforcés stop-start</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées de la section Électrotechnique du club EEA: Réseaux Autonomes du Futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944318v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Ding</w:t>
+                <w:t xml:space="preserve">Hybrid data-based/model-based inter-turn fault detection methods for PM drives with manufacturing faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Detroit, United States. pp.429-434, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ITEC.2013.6574517⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02944304v1</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking into Account Manufacturing Faults in PMSM for Diagnosis Purposes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Magnetic-field electric circuit coupled method for brush DC motor simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. p. 470</w:t>
+              <w:t xml:space="preserve">XXth International Conference on Electrical Machines - ICEM'2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00814827v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation circuit d’une machine série à collecteur mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+                <w:t xml:space="preserve">A three dimensional electromagnetic effect using 2D field computations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Électrotechnique du Futur - EF'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
+              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945426v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des machines à aimants permanents en présence de défauts interspires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+                <w:t xml:space="preserve">Study of thermal effect of the line start permanent magnet motors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EF2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.CD</w:t>
+              <w:t xml:space="preserve">15th Biennial IEEE Conference on Electromagnetic Field Computation - CEFC 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oïta, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734115v1</w:t>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02944304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of PM Synchronous Machines Under Inter-turn Fault</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Taking into Account Manufacturing Faults in PMSM for Diagnosis Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compumag 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
+              <w:t xml:space="preserve">IEEE CEFC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Oita, Japan. p. 470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00733990v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00814827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Pulse Width Modulation Method for the Cancellation of Flux Density Harmonics in the air-gap of Surface Mounted PM Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
+                <w:t xml:space="preserve">Modélisation circuit d’une machine série à collecteur mécanique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Andreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Labbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Vauquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.84-84</w:t>
+              <w:t xml:space="preserve">Électrotechnique du Futur - EF'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00328017v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Winding Design of Double Star Fault Tolerant PM Motor</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation des machines à aimants permanents en présence de défauts interspires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.83-83</w:t>
+              <w:t xml:space="preserve">EF2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Belfort, France. pp.CD</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329270v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time Stepping FE Analysis of Cage induction Motor with Air-gap interface Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">Modeling of PM Synchronous Machines Under Inter-turn Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Leboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Thierry Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.455-455</w:t>
+              <w:t xml:space="preserve">Compumag 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Sydney, Australia. pp.électronique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327969v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00733990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling and FEM Validation of PM Synchronous Machines under Stator Winding inter-turn Fault</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Vaseghi</w:t>
+                <w:t xml:space="preserve">Estimation of the External Performances of PMSM Using Artificial Neural Networks Based on FE Results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Belguerras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrimacs 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329354v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of the External Performances of PMSM Using Artificial Neural Networks Based on FE Results</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Using Pulse Width Modulation Method for the Cancellation of Flux Density Harmonics in the air-gap of Surface Mounted PM Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sisuda Chaithongsuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrimacs 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD ROM</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.84-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329322v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00328017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Fast Renumbering Mesh Method for Taking into account Movement for Cylindrical Structures in FEM analysis</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
+                <w:t xml:space="preserve">Time Stepping FE Analysis of Cage induction Motor with Air-gap interface Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Olivier</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.R. Benhaddadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.47-47</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.455-455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327948v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of IM with Stator Winding inter-turn Fault Validated by FEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Specific Winding Design of Double Star Fault Tolerant PM Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Caron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.CD-ROM</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.83-83</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329437v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Analysis of Different Line-Start PM Motors for Oil-Pump Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tingting Ding</w:t>
+                <w:t xml:space="preserve">Modelling and FEM Validation of PM Synchronous Machines under Stator Winding inter-turn Fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Vaseghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François-Michel Sargos</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.356-356</w:t>
+              <w:t xml:space="preserve">Electrimacs 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Québec, Canada. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327996v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulsating Torque Calculation of PWM fed Induction Motor Using Coupled circuit-FE Model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+                <w:t xml:space="preserve">A new Fast Renumbering Mesh Method for Taking into account Movement for Cylindrical Structures in FEM analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Olivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.27-27</w:t>
+              <w:t xml:space="preserve">IEEE CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.47-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00329245v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of non-salient PM synchronous Machines under stator winding inter-turn fault conditions: Dynamic model-Fem Model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId427" w:history="1">
+                <w:t xml:space="preserve">Modelling of IM with Stator Winding inter-turn Fault Validated by FEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Babak Vaseghi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Arlington, TX, United States</w:t>
+              <w:t xml:space="preserve">ICEM 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Vilamoura, Portugal. pp.CD-ROM</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00327924v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Boutora</w:t>
+                <w:t xml:space="preserve">Design and Analysis of Different Line-Start PM Motors for Oil-Pump Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tingting Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Michel Sargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.356-356</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069799v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+                <w:t xml:space="preserve">Pulsating Torque Calculation of PWM fed Induction Motor Using Coupled circuit-FE Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Smail Mezani</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
+              <w:t xml:space="preserve">IEEE-CEFC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Athènes, Greece. pp.27-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097420v1</w:t>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00329245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Presence of Magnetic Wedges on Self and mutual Inductances of Saturated Permanent Magnet Synchronous Motor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Noel</w:t>
+                <w:t xml:space="preserve">Modelling of non-salient PM synchronous Machines under stator winding inter-turn fault conditions: Dynamic model-Fem Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Vaseghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Babak Nahid-Mobarakeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chania, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">IEEE Vehicle Power and Propulsion Conference (VPPC 2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Arlington, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00097410v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00327924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computation of the Effect of Space Harmonics on the Performances of a Cage Induction Motor Using Time Harmonic and Time Stepping Methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bandwidth and Profile Minimization for Triangular Meshes of Cylindrical Geometries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">7th International symposium on Electric and magnetic fields EMF'06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00069793v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consideration of space harmonics in complex finite elements analysis of induction motors with an air-gap interface coupling.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+                <w:t xml:space="preserve">A new Proposed Method for Minimizing the bandwidth and profile of square matrices for triangular finite element mesh.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Boutora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Mezani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081578v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation of instantaneous torque of a PMSM Using artificial neural network based on finite elements results</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+                <w:t xml:space="preserve">Effect of the Presence of Magnetic Wedges on Self and mutual Inductances of Saturated Permanent Magnet Synchronous Motor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdolah Mirzaian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Eneon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+              <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chania, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00081570v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00097410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Computation of the Effect of Space Harmonics on the Performances of a Cage Induction Motor Using Time Harmonic and Time Stepping Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramdane Lateb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farid Meibody-Tabar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12th Biennial IEEE Conference of Electromagnetic Field Computation (CEFC 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Miami, FL, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00069793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Consideration of space harmonics in complex finite elements analysis of induction motors with an air-gap interface coupling.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youcef Ouazir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estimation of instantaneous torque of a PMSM Using artificial neural network based on finite elements results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Hadjout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Ibtiouen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Mezani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Compumag 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Shenyang, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00081570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A Novel Approach to Reduce Short-Circuit Current of PM Machines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Noel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22251,51 +22645,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Electrical Machines (ICEM 2004)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Cracovie, Poland. pp.89-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00097405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -22305,51 +22699,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone équipée d’un commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22358,116 +22752,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3112251A1; WO2022003190A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inducteur à flux axial pour machine électrique tournante de traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22519,73 +22913,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3114925A1; WO2022069500A1. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22637,73 +23031,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3099312. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif de transmission de puissance sans contact par couplage inductif à résonance pour recharger un véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22755,113 +23149,113 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3099311. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03267682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22873,690 +23267,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3098044. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moteur électrique, pour démarreur, comprenant un rotor à épingles et un collecteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilien Gentil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Vapillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Trémouille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3090236. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02987116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
+                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëtan Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930885v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02950967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Device for Transmitting Power Contactlessly Through Resonant Inductive Coupling for Recharging a Motor Vehicle</w:t>
+                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Denis Netter</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Devornique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija El Baraka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020187747. 2020</w:t>
+              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950967v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical-Commutator Polyphase Synchronous Electric Machine</w:t>
+                <w:t xml:space="preserve">Machine électrique synchrone polyphasée à commutateur mécanique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Devornique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija El Baraka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Svetislav Jugovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Fontchastagner</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Ristagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">France, Patent n° : WO2020165252. 2020</w:t>
+              <w:t xml:space="preserve">France, N° de brevet: FR3092712. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02930879v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02930885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile muni d'un stator à performances magnétiques améliorées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Vernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Drozdek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: FR3051989 - EP3249793. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démarreur de véhicule automobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Labbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23564,51 +23958,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fontchastagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP3017526 - WO2015001268. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02930933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23618,114 +24012,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation de l'alimentation des convertisseurs électromécaniques linéaires à induction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noureddine Takorabet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'ingénieur [physics]. Institut National Polytechnique de Lorraine, 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1996INPL158N⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01776383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId465"/>
+      <w:footerReference w:type="default" r:id="rId474"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23793,51 +24187,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D9ED9142"/>
+    <w:nsid w:val="4FE9522C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -24024,51 +24418,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-takorabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-134X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07084206X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14030065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghgooei Peyman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3121135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Payam Emami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-021-01253-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109782v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Mungporn" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2021.3050783" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325089v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songklod Sriprang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitchamon Poonnoy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179502" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537495v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mahmoudi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12037" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906935v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106346" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khalili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdorreza Rabiee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-020-00392-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab-Khaburi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3086052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callerant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerachai Chaiworapuek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930726v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00925-8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260394v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nobahari" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260349v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Mahmouditabar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Ojaghlu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0021" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2020&#8211;0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930710v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahnama" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad&#8208;alikhani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12216" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2020-599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260338v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antomne Caunes" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duranton" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0027" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260327v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad Alikhani" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0018" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259188v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Barzegari Bafghi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180071" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930734v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.11.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931976v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0068" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257309v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/JPE.2019.19.1.288" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931970v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0065" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim da Silva" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651815593856" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2016-0027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383721v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2349480" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383788v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboeuf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2387338" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2177642" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097402v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925143v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862756" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.863085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328634v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Za&#239;m" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.287-330" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RM1CQ97Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096567v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nesba" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mektouib" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laporte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828326v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837395v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783233" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837389v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783326" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404534v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong-In Suyata" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Yodwong" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372299" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404544v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthen Kamnarn" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Khomfoi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311624" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404536v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Siangsanoh" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372251" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404542v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridtee Inteeworn" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinun Gonmanee" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372294" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373320v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372297" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373317v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372228" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673214v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260361v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259000v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghaei Hashjin" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC48692.2020.9161552" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260382v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537594v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334903" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537662v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG48600.2020.9161679" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487437v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999929" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487445v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999919" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981889v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219689v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Tikellaline" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259183v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Kerdsup" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241385v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EECS.2018.00028" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241336v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259181v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873816v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Fazelbakhsheshi" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352246" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873792v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-AP.2018.8432600" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246851v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246941v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873780v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192216" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873807v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Werner" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Neidig" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099193" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873896v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-India.2017.8333712" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873813v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520257" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389231v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385139" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873862v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2016.7914348" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873747v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732913" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873799v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695337" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386558v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960240" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387089v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387169v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387166v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messadi" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386523v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960158" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384519v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rasoanarivo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tyrel" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631786" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384493v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Unahalekhaka" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386587v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384287v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574517" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814827v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734115v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733990v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328017v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329270v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327969v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Benhaddadi" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329354v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Vaseghi" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329322v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327948v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329437v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327996v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329245v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327924v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097410v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolah Mirzaian" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eneon" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097405v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776383v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL158N" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/noureddine-takorabet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5664-134X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/07084206X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05185426v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Azzi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Baghli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehsan Jamshidpour" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phatiphat Thounthong" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Takorabet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloei.2025.06.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04573915v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paisak Poolphaka" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en17102347" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04686213v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Dahnoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lubin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Blet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fontchastagner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Teggour" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2024.3420403" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946936v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Viguier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230241" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04946984v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Henri Bonnard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Didier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Zandi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-230239" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04024661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooei" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Corne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab Khaburi" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/wevj14030065" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03942983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Ristagno" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Devornique" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Giraud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Netter" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jnm.3088" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04202958v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/act12090355" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03385072v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haghgooei Peyman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JESTPE.2021.3121135" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537484v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Payam Emami" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samad Taghipour Boroujeni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-021-01253-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109782v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pongsiri Mungporn" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pierfederici" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Guilbert" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSTE.2021.3050783" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325089v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Songklod Sriprang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitchamon Poonnoy" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Nahid-Mobarakeh" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179502" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537495v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Mahmoudi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/elp2.12037" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02906935v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijepes.2020.106346" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03211660v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Alitouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Menana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihane Khalfi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18280/ejee.230208" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Khalili" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdorreza Rabiee" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40998-020-00392-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537299v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davood Arab-Khaburi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIA.2021.3086052" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03191012v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gerber" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Callerant" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Espanet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Meibody-Tabar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0036" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02732963v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheepot Phattanasak" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13112794" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260324v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Boutora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0032" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260391v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sisuda Chaithongsuk" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weerachai Chaiworapuek" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209503" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930710v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Rahnama" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abolfazl Vahedi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad&#8208;alikhani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2050-7038.12216" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226886v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamed Elmadah" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Roger" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930726v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Zamani Faradonbeh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00202-020-00925-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03192897v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Poom Kumam" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/jee-2020&#8211;0002" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Nobahari" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-209512" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260349v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farshid Mahmouditabar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pourya Ojaghlu" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0021" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260322v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-09-2020-599" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969798v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Mezani" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peyman Haghgooie" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-epa.2020.0221" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260338v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antomne Caunes" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duranton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0027" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260327v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arta Mohammad Alikhani" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0018" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886364v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Labbe" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2019.2947182" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021862v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0022" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880406v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Messadi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Hadjout" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youcef Ouazir" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Bensaidane" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2020-0034" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931973v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0072" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931976v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Lefik" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Komeza" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska Juszczak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Napieralski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0068" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Hossein Barzegari Bafghi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-180071" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02930734v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicu Bizon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14416/j.asep.2019.11.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931970v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2019-0065" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03257309v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6113/JPE.2019.19.1.288" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01914910v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bazhar" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-12-2017-0542" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01728164v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/phys-2018-0004" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740985v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAE-182318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02000828v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreux" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15325008.2017.1402394" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631082v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2657890" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631132v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2654966" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383816v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Lap&#244;tre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramdane Lateb" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquim da Silva" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959651815593856" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228329v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2015.2498762" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01629501v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/COMPEL-01-2016-0027" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383788v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Leboeuf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Boileau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIE.2014.2387338" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383782v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fontchastagner" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2354536" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383721v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Boughrara" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Ibtiouen" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Touhami" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubas" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2349480" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522846v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sangkla Kreuawan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2014.2359057" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383620v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Metral" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIER14011402" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01383622v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2013.2292034" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734110v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2012.2197402" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00730653v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2177642" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097400v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925143v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.862756" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097357v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097391v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097402v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01522873v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Takorabet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2005.863085" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097396v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097365v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096567v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Nesba" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Mektouib" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328634v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Machmoum" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Moreau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Za&#239;m" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barakat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rige.8.287-330" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-RM1CQ97Q-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249697v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Vinsard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Laporte" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Brancher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1997238" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065631v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cherif Guerroudj" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622107v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Martin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOME-EE64119.2024.10845244" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138011v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104534v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pairote Thongprasri" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS60997.2024.10921230" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622199v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thong-In Suyata" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOME-EE64119.2024.10845313" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837395v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783233" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828326v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622204v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navee Rujidam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vijit Kinnares" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICOME-EE64119.2024.10845349" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04837389v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICAEE61760.2024.10783326" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142488v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05104521v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEM60801.2024.10700173" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nguyen Van" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Defoort" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2514/6.2024-2313" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778447v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Menana" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138019v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372325" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404542v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surin Khomfoi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ridtee Inteeworn" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinun Gonmanee" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372294" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05138803v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373320v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372297" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275577v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Belguerras" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142680v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404544v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uthen Kamnarn" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Yodwong" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IECON51785.2023.10311624" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404534v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372299" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04404536v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apinya Siangsanoh" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372251" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04373317v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITECAsia-Pacific59272.2023.10372228" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137646v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pachara Chaithongsuk" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Unnahalekhaka Pramuk" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baja Assia" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137560v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03551004v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03673214v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142743v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marcand" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Dagus&#233;" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142659v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142721v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS56177.2022.9983152" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537445v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03550809v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537592v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260361v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255853v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Bagheri Naghneh" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259000v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saeid Aghaei Hashjin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC48692.2020.9161552" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03260382v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03255857v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537594v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IAS44978.2020.9334903" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03537662v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CPE-POWERENG48600.2020.9161679" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02376950v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943711v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487437v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999929" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943713v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487445v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RI2C48728.2019.8999919" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03226863v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943724v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945390v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981889v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03219689v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelouahab Tikellaline" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021783v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241385v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EECS.2018.00028" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259183v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burin Kerdsup" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03241336v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981842v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301412v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Napieralska-Juszczak" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981918v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02981844v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03259181v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873816v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Fazelbakhsheshi" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIT.2018.8352246" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873792v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-AP.2018.8432600" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910626v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahammed Messadi" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246851v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021758v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03246941v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-04301389v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2018.8450087" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873780v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEE-B.2017.8192216" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01631147v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943727v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873807v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Werner" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Neidig" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EPE17ECCEEurope.2017.8099193" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02943731v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873896v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC-India.2017.8333712" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944091v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910615v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389231v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385139" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873813v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2016.7520257" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873787v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Iosif" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Duchesne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732900" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361648v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944129v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873828v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEFC.2016.7816253" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873862v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PEDES.2016.7914348" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873747v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2016.7732913" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944118v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01873799v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2016.7695337" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387174v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Labbe" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386558v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960240" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387089v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387169v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01387166v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messadi" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386523v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICELMACH.2014.6960158" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01389235v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Labbe" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Andreux" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICEMS.2015.7385293" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944168v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386438v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384519v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rasoanarivo" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tyrel" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Michel Sargos" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EPE.2013.6631786" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384493v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Unahalekhaka" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01386587v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384703v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Andreux" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01384287v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITEC.2013.6574517" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944318v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944309v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02944304v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Ding" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00814827v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02945426v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vauquelin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734115v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733990v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329322v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00328017v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327969v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Benhaddadi" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329270v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Caron" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329354v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Babak Vaseghi" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327948v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Olivier" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329437v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327996v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00329245v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327924v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097420v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069799v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097410v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Noel" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdolah Mirzaian" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Eneon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00069793v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081578v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081570v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00097405v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688356v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija El Baraka" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetislav Jugovic" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688354v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267690v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267682v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395847v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987116v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Gentil" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Vapillon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Tr&#233;mouille" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950967v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930879v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930885v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930896v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Vernay" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Drozdek" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02930933v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776383v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996INPL158N" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>